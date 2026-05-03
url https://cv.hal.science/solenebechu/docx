--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solène BECHU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">solenebechu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4272-5117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19916777X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn 0.7 Ga 0.3 Se 2 Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear decomposition of gallium x-ray induced Auger transitions: A new path to quantify gallium-based III–V materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jouanneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Ni-assisted graphene transfer to GaAs surfaces: Morphological, structural, and chemical evolution of the 2D-3D interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 676, pp.160913. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the X-Auger electron spectroscopy evolution of indium in InSb by linear and nonlinear least squares approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.013202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene assisted III-V layer epitaxy for transferable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyhia Tamsaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12416, pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2651667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolution of InP substrates at the frontier between deoxidation and dissolution in HCl solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Photocatalytic Reduction of CO 2 with Heterometallic Molybdenum(V) Phosphate Polyoxometalates in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youven Benseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Solé-Daura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.1c04530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of relative humidity upon Cu(In,Ga)Se2 thin-film surface chemistry: an X-ray photoelectron spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151898. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulsed RF GD-OES and HAXPES for Quantified Depth Profiling through Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.702. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11060702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong performance enhancement in lead-halide perovskite solar cells through rapid, atmospheric deposition of n-type buffer layer oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi D. Raninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmida N. Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Nikolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Cu(In,Ga)Se2 surfaces under water immersion monitored by X-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ECASIA'19, 52 (12), pp.975-979. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry loss induced by ionic bombardment of InP surfaces: A challenge for electrochemistry combined with XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106766. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoemission Spectroscopy Characterization of Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Ralaiarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Halide Perovskites – Optoelectronic and Structural Characterization Methods, 10 (26), pp.1904007. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201904007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Induced Passivation in Triple Cation Mixed Halide Perovskites: Interplay between Transport Properties and Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (31), pp.34784-34794. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c06844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu depletion on Cu(In,Ga)Se 2 surfaces investigated by chemical engineering: An x-ray photoelectron spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5097353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of dielectric layers laser ablation mechanism on n-PERT silicon solar cells for (Ni) plating process: Laser impact on surface morphology, composition, electrical properties and metallization quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Eun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nekarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.110149. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ga introduction during the second stage of a coevaporation process of Cu(In,Ga)Se2 layers at low temperature on polyimide substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.494-499. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the chemical and optical perturbations induced by Ar plasma on InP surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (6), pp.062902. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5121897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge for x-ray photoelectron spectroscopy characterization of Cu(In,Ga)Se2 absorbers: The accurate quantification of Ga/(Ga + In) ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.425-429. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Gallium Front Grading at Low Deposition Temperature on Polyimide Substrates and Impacts on the Solar Cell Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.1852-1857. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial method used to monitor an evolving system: Titanium oxide thin films under UV illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 447, pp.528-534. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving V oc With Indium and Alkali Fluorides in Cu(In,Ga)Se 2 Solar Cells Deposited at Low Temperature on Polyimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.1343-1348. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2857928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile perovskite solar cell encapsulation by low-temperature ALD-Al 2 O 3 with long-term stability improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javier Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Maindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fregnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.2468-2479. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8se00282g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO 2 Anatase Solutions for Electron Transporting Layers in Organic Photovoltaic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (17), pp.2390 - 2396. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in numerical treatments for large data sets of XPS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (5), pp.301 - 309. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca/Alq3 hybrid cathode buffer layer for the optimization of organic solar cells based on a planar heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair El Jouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray induced Auger electron spectroscopy transitions to explore the surface reactivity of CIGS: In and Ga degradation kinetics at different probing depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Performance of Perovskite Solar Cells by Operando X-Ray Photoemission Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10749653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of GaN-based compounds by XPS: a new process of nitrogen and gallium content extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jouanneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA24, European conference on Applications of Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of photoemission and X-AES lines to understand the evolution of Cu(InxGa1-x)Se2 surfaces during air ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How light exposure can influence the degradation of the CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP XPS modifications induced by Ar+ beam etching: a quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reactivity of Cu(Inx,Ga1-x )Se 2 upon different environments: understand the kinetics of degradation thanks to X-ray photoemission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma – surface interaction on InP studied by photoemission spectroscopies (XPS, HAXPES) inside a GD-OES crater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben. F. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting (PLATHINIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry Loss Induced by Ionic Bombardment on InP Surfaces: a Challenge for Electrochemistry Combined to XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of triple cation halide perovskites layers: study of the chemical evolution after light soaking thanks to XPS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of InP Surfaces Perturbations after Ar+ Bombardment By Combining Electrochemistry and XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 239th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of Indium degradation upon relative humidity for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using electrochemistry on semiconductors to go further in the surface modifications induced by sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignite Surface Analysis - Scientific Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, On line conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced profiling of III-V layers based solar cells using GD-OES and XPS combined analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablation of n-PERT silicon solar cells for metallization issues: understanding the mechanism to enhance performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Eun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nekarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Si/CIGS Epitaxial Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Spring Meeting, symposium D: Advances in silicon-nanoelectronics, -nanostructures and high-efficiency Si-photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced passivation in triple cation halide perovskites: interplay between surface chemistry and photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Absolute” surface quantification of chalocogenide solar absorber through photoelectron spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASS 3rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient degradation of photovoltaic absorbers: the specific case of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical regeneration of III-V semi-conductor after GD-OES profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASS 3rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolutions of Cu(In,Ga)Se2 solar absorber: a quantitative study of air interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding of CIGS surface reactivity and ageing for high efficiency photovoltaic modules: an XPS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Ni/Cu plating process for silicon solar cells through understanding of electrochemical reaction mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 236th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-characterization methods to obtain an “absolute” quantification of Cu(In,Ga)Se2 in-depth and at the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 46th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Method used to Monitor a XPS Evolving System: Titanium Oxide Thin Films under UV Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 65th International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage GD-OES/XPS pour le profilage de cellules solaires à base d’absorbeurs III-V : la régénération du cratère GD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profiling of thin films: The challenge of a GD-OES/XPS combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Thin Films &amp; Coating Materials Technology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling GD-OES and XPS profiling to perform advanced physico-chemical characterizations of III-V layers for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. pp.0066-0070, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new convergences between PV technologies for high efficiency tandem solar cells : Wide band gap epitaxial CIGS top cells on silicon bottom cells with III-V intermediate layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-1AO.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude XPS des absorbeurs Cu(In,Ga)Se2 après ingénierie chimique : Comprendre la réactivité de surface pour pouvoir contrôler la chimie de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reactivity of CIGS absorber on soda-lime and flexible substrates studied by XPS: a global approach of deoxidation, ageing and alkali elements distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa, Hawai, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la valeur absolue du rapport Ga/(Ga+In) dans les cellules solaires Cu(In,Ga)Se2 par XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of GaN-based components by X-AES: quantification method to access gallium and nitrogen composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the degradation kinetics of In with the help of XPS photopeaks and X-AES transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light over aging of CIGS with the benefit of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical characterizations of perovskite cells by coupling XPS and GD-OES profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP modification under Ar+ beam bombardment : An XPS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air reactivity of CIGS and CdTe solar absorbers characterized by XPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative way to analyse interfaces of III-V layers based solar cells: GD-OES and XPS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modification & Spectroscopic Ellipsometry: the case of Indium Phosphide surfaces submitted to RF plasma Ar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “absolute” quantification of solar absorber via a cross-characterization method: the example of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry, a powerful probe to assess the surface modifications of III-V layers after GD-OES plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute determination of CIGS key composition parameters via cross-characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film CIGS technology on flexible substrate: XPS study of the alkali element evolution in time after NaF and KF post-deposition treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure par spectroscopie de masse d’ions secondaires (SIMS) de la valeur absolue de la concentration d’éléments alcalins dans des couches de CIGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification absolue des absorbeurs Cu(In,Ga)Se2 par une approche multi-techniques en surface et en volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques avancées par couplage GD-OES/XPS: Etude multi-techniques de la régénération chimique et électrochimique des cratères GD-OES de matériaux III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage XPS d’un sytème multi-couches SiN/Al2O3/c-Si pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Zauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS profiling study of Al&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; passivation layers for high efficiency n-PERT and PERC solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. IEEE, pp.3069-3072, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS and GD−OES coupling on Silicon materials for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Fest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering and reactivity of CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS profiling study of Al2O3 passivation layers for high efficiency n-PERT and PERC solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.3069-3072, 2018, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solène BECHU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">solenebechu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4272-5117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19916777X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the optoelectronic properties of NiOx thin films by atomic layer deposition with a precise incorporation of aluminum atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Priaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik V Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44 (3), pp.032410. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0005334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn 0.7 Ga 0.3 Se 2 Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear decomposition of gallium x-ray induced Auger transitions: A new path to quantify gallium-based III–V materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jouanneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the X-Auger electron spectroscopy evolution of indium in InSb by linear and nonlinear least squares approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.013202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Ni-assisted graphene transfer to GaAs surfaces: Morphological, structural, and chemical evolution of the 2D-3D interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 676, pp.160913. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene assisted III-V layer epitaxy for transferable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyhia Tamsaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12416, pp.30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2651667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolution of InP substrates at the frontier between deoxidation and dissolution in HCl solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Photocatalytic Reduction of CO 2 with Heterometallic Molybdenum(V) Phosphate Polyoxometalates in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youven Benseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Solé-Daura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.1c04530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of relative humidity upon Cu(In,Ga)Se2 thin-film surface chemistry: an X-ray photoelectron spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151898. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulsed RF GD-OES and HAXPES for Quantified Depth Profiling through Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.702. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11060702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong performance enhancement in lead-halide perovskite solar cells through rapid, atmospheric deposition of n-type buffer layer oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi D. Raninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmida N. Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Nikolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Cu(In,Ga)Se2 surfaces under water immersion monitored by X-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ECASIA'19, 52 (12), pp.975-979. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry loss induced by ionic bombardment of InP surfaces: A challenge for electrochemistry combined with XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106766. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoemission Spectroscopy Characterization of Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Ralaiarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Halide Perovskites – Optoelectronic and Structural Characterization Methods, 10 (26), pp.1904007. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201904007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Induced Passivation in Triple Cation Mixed Halide Perovskites: Interplay between Transport Properties and Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (31), pp.34784-34794. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c06844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu depletion on Cu(In,Ga)Se 2 surfaces investigated by chemical engineering: An x-ray photoelectron spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5097353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of dielectric layers laser ablation mechanism on n-PERT silicon solar cells for (Ni) plating process: Laser impact on surface morphology, composition, electrical properties and metallization quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Eun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nekarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.110149. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ga introduction during the second stage of a coevaporation process of Cu(In,Ga)Se2 layers at low temperature on polyimide substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.494-499. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the chemical and optical perturbations induced by Ar plasma on InP surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (6), pp.062902. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5121897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge for x-ray photoelectron spectroscopy characterization of Cu(In,Ga)Se2 absorbers: The accurate quantification of Ga/(Ga + In) ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.425-429. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Gallium Front Grading at Low Deposition Temperature on Polyimide Substrates and Impacts on the Solar Cell Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.1852-1857. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial method used to monitor an evolving system: Titanium oxide thin films under UV illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 447, pp.528-534. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving V oc With Indium and Alkali Fluorides in Cu(In,Ga)Se 2 Solar Cells Deposited at Low Temperature on Polyimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.1343-1348. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2857928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile perovskite solar cell encapsulation by low-temperature ALD-Al 2 O 3 with long-term stability improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javier Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Maindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fregnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.2468-2479. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8se00282g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO 2 Anatase Solutions for Electron Transporting Layers in Organic Photovoltaic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (17), pp.2390 - 2396. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in numerical treatments for large data sets of XPS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (5), pp.301 - 309. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca/Alq3 hybrid cathode buffer layer for the optimization of organic solar cells based on a planar heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair El Jouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray induced Auger electron spectroscopy transitions to explore the surface reactivity of CIGS: In and Ga degradation kinetics at different probing depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Performance of Perovskite Solar Cells by Operando X-Ray Photoemission Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10749653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of GaN-based compounds by XPS: a new process of nitrogen and gallium content extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jouanneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA24, European conference on Applications of Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of photoemission and X-AES lines to understand the evolution of Cu(InxGa1-x)Se2 surfaces during air ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How light exposure can influence the degradation of the CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP XPS modifications induced by Ar+ beam etching: a quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reactivity of Cu(Inx,Ga1-x )Se 2 upon different environments: understand the kinetics of degradation thanks to X-ray photoemission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma – surface interaction on InP studied by photoemission spectroscopies (XPS, HAXPES) inside a GD-OES crater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben. F. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting (PLATHINIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry Loss Induced by Ionic Bombardment on InP Surfaces: a Challenge for Electrochemistry Combined to XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of triple cation halide perovskites layers: study of the chemical evolution after light soaking thanks to XPS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of InP Surfaces Perturbations after Ar+ Bombardment By Combining Electrochemistry and XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 239th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of Indium degradation upon relative humidity for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using electrochemistry on semiconductors to go further in the surface modifications induced by sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignite Surface Analysis - Scientific Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, On line conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced profiling of III-V layers based solar cells using GD-OES and XPS combined analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablation of n-PERT silicon solar cells for metallization issues: understanding the mechanism to enhance performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Eun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nekarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Si/CIGS Epitaxial Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Spring Meeting, symposium D: Advances in silicon-nanoelectronics, -nanostructures and high-efficiency Si-photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced passivation in triple cation halide perovskites: interplay between surface chemistry and photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Absolute” surface quantification of chalocogenide solar absorber through photoelectron spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASS 3rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient degradation of photovoltaic absorbers: the specific case of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical regeneration of III-V semi-conductor after GD-OES profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASS 3rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolutions of Cu(In,Ga)Se2 solar absorber: a quantitative study of air interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding of CIGS surface reactivity and ageing for high efficiency photovoltaic modules: an XPS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Ni/Cu plating process for silicon solar cells through understanding of electrochemical reaction mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 236th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-characterization methods to obtain an “absolute” quantification of Cu(In,Ga)Se2 in-depth and at the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 46th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Method used to Monitor a XPS Evolving System: Titanium Oxide Thin Films under UV Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 65th International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage GD-OES/XPS pour le profilage de cellules solaires à base d’absorbeurs III-V : la régénération du cratère GD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profiling of thin films: The challenge of a GD-OES/XPS combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Thin Films &amp; Coating Materials Technology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling GD-OES and XPS profiling to perform advanced physico-chemical characterizations of III-V layers for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. pp.0066-0070, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new convergences between PV technologies for high efficiency tandem solar cells : Wide band gap epitaxial CIGS top cells on silicon bottom cells with III-V intermediate layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-1AO.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude XPS des absorbeurs Cu(In,Ga)Se2 après ingénierie chimique : Comprendre la réactivité de surface pour pouvoir contrôler la chimie de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reactivity of CIGS absorber on soda-lime and flexible substrates studied by XPS: a global approach of deoxidation, ageing and alkali elements distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa, Hawai, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la valeur absolue du rapport Ga/(Ga+In) dans les cellules solaires Cu(In,Ga)Se2 par XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of GaN-based components by X-AES: quantification method to access gallium and nitrogen composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the degradation kinetics of In with the help of XPS photopeaks and X-AES transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light over aging of CIGS with the benefit of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical characterizations of perovskite cells by coupling XPS and GD-OES profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP modification under Ar+ beam bombardment : An XPS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air reactivity of CIGS and CdTe solar absorbers characterized by XPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative way to analyse interfaces of III-V layers based solar cells: GD-OES and XPS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modification & Spectroscopic Ellipsometry: the case of Indium Phosphide surfaces submitted to RF plasma Ar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “absolute” quantification of solar absorber via a cross-characterization method: the example of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry, a powerful probe to assess the surface modifications of III-V layers after GD-OES plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute determination of CIGS key composition parameters via cross-characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film CIGS technology on flexible substrate: XPS study of the alkali element evolution in time after NaF and KF post-deposition treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure par spectroscopie de masse d’ions secondaires (SIMS) de la valeur absolue de la concentration d’éléments alcalins dans des couches de CIGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS and GD−OES coupling on Silicon materials for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Fest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering and reactivity of CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification absolue des absorbeurs Cu(In,Ga)Se2 par une approche multi-techniques en surface et en volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques avancées par couplage GD-OES/XPS: Etude multi-techniques de la régénération chimique et électrochimique des cratères GD-OES de matériaux III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage XPS d’un sytème multi-couches SiN/Al2O3/c-Si pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Zauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS profiling study of Al&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; passivation layers for high efficiency n-PERT and PERC solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. IEEE, pp.3069-3072, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS profiling study of Al2O3 passivation layers for high efficiency n-PERT and PERC solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.3069-3072, 2018, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CCC2EC8"/>
+    <w:nsid w:val="BE244FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenebechu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4272-5117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19916777X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Fairley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7384" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kir&#232;ne Gaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouanneaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004551" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mac&#237;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160913" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7152" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04530" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spencer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11060702" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Raninga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Jagt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmida N. Huq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nikolka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104946" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vigneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Lincot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6896" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106766" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201904007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06844" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5097353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Molto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Eun Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nekarda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Arya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jubault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G568BSZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5121897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gentner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866195" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2857928" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maindron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00282g" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El&#8197;kass" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brohan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700306" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5970" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T352TCV6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Jouad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barkat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamzaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.06.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Puel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10749653" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871180v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390834v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aureau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426093v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel. Bouttemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben. F. Spencer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300642" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416129v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yessad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumana Badroudine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duchatelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547731" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289657v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-1AO.2.2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loubat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouttemy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547913" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390226v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390817v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390596v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Eypert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401434v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390061v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390070v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Langlois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Zauner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547412" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412968v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenebechu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4272-5117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19916777X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pinal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Priaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0005334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Fairley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7384" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kir&#232;ne Gaffar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouanneaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mac&#237;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160913" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7152" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151898" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spencer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11060702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Raninga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Jagt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmida N. Huq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nikolka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vigneron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Lincot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6896" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106766" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201904007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06844" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5097353" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Molto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Eun Lee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nekarda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Arya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jubault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G568BSZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5121897" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gentner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2857928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maindron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00282g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El&#8197;kass" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brohan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700306" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5970" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T352TCV6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Jouad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barkat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamzaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.06.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Puel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10749653" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel. Bouttemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben. F. Spencer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300642" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yessad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumana Badroudine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390711v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duchatelet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547731" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-1AO.2.2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loubat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouttemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390198v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390589v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390082v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Eypert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401434v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Langlois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Zauner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430226v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>