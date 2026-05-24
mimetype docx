--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solène BECHU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">solenebechu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4272-5117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19916777X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the optoelectronic properties of NiOx thin films by atomic layer deposition with a precise incorporation of aluminum atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Priaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik V Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44 (3), pp.032410. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0005334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn 0.7 Ga 0.3 Se 2 Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear decomposition of gallium x-ray induced Auger transitions: A new path to quantify gallium-based III–V materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jouanneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the X-Auger electron spectroscopy evolution of indium in InSb by linear and nonlinear least squares approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.013202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Ni-assisted graphene transfer to GaAs surfaces: Morphological, structural, and chemical evolution of the 2D-3D interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 676, pp.160913. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene assisted III-V layer epitaxy for transferable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyhia Tamsaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12416, pp.30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2651667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolution of InP substrates at the frontier between deoxidation and dissolution in HCl solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Photocatalytic Reduction of CO 2 with Heterometallic Molybdenum(V) Phosphate Polyoxometalates in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youven Benseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Solé-Daura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.1c04530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of relative humidity upon Cu(In,Ga)Se2 thin-film surface chemistry: an X-ray photoelectron spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151898. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulsed RF GD-OES and HAXPES for Quantified Depth Profiling through Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.702. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11060702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong performance enhancement in lead-halide perovskite solar cells through rapid, atmospheric deposition of n-type buffer layer oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi D. Raninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmida N. Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Nikolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Cu(In,Ga)Se2 surfaces under water immersion monitored by X-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ECASIA'19, 52 (12), pp.975-979. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry loss induced by ionic bombardment of InP surfaces: A challenge for electrochemistry combined with XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106766. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoemission Spectroscopy Characterization of Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Ralaiarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Halide Perovskites – Optoelectronic and Structural Characterization Methods, 10 (26), pp.1904007. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201904007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Induced Passivation in Triple Cation Mixed Halide Perovskites: Interplay between Transport Properties and Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (31), pp.34784-34794. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c06844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu depletion on Cu(In,Ga)Se 2 surfaces investigated by chemical engineering: An x-ray photoelectron spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5097353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of dielectric layers laser ablation mechanism on n-PERT silicon solar cells for (Ni) plating process: Laser impact on surface morphology, composition, electrical properties and metallization quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Eun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nekarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.110149. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ga introduction during the second stage of a coevaporation process of Cu(In,Ga)Se2 layers at low temperature on polyimide substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.494-499. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the chemical and optical perturbations induced by Ar plasma on InP surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (6), pp.062902. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5121897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge for x-ray photoelectron spectroscopy characterization of Cu(In,Ga)Se2 absorbers: The accurate quantification of Ga/(Ga + In) ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.425-429. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Gallium Front Grading at Low Deposition Temperature on Polyimide Substrates and Impacts on the Solar Cell Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.1852-1857. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial method used to monitor an evolving system: Titanium oxide thin films under UV illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 447, pp.528-534. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving V oc With Indium and Alkali Fluorides in Cu(In,Ga)Se 2 Solar Cells Deposited at Low Temperature on Polyimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.1343-1348. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2857928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile perovskite solar cell encapsulation by low-temperature ALD-Al 2 O 3 with long-term stability improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javier Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Maindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fregnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.2468-2479. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8se00282g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO 2 Anatase Solutions for Electron Transporting Layers in Organic Photovoltaic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (17), pp.2390 - 2396. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in numerical treatments for large data sets of XPS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (5), pp.301 - 309. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca/Alq3 hybrid cathode buffer layer for the optimization of organic solar cells based on a planar heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair El Jouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray induced Auger electron spectroscopy transitions to explore the surface reactivity of CIGS: In and Ga degradation kinetics at different probing depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Performance of Perovskite Solar Cells by Operando X-Ray Photoemission Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10749653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of GaN-based compounds by XPS: a new process of nitrogen and gallium content extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jouanneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA24, European conference on Applications of Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of photoemission and X-AES lines to understand the evolution of Cu(InxGa1-x)Se2 surfaces during air ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How light exposure can influence the degradation of the CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP XPS modifications induced by Ar+ beam etching: a quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reactivity of Cu(Inx,Ga1-x )Se 2 upon different environments: understand the kinetics of degradation thanks to X-ray photoemission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma – surface interaction on InP studied by photoemission spectroscopies (XPS, HAXPES) inside a GD-OES crater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben. F. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting (PLATHINIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry Loss Induced by Ionic Bombardment on InP Surfaces: a Challenge for Electrochemistry Combined to XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of triple cation halide perovskites layers: study of the chemical evolution after light soaking thanks to XPS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of InP Surfaces Perturbations after Ar+ Bombardment By Combining Electrochemistry and XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 239th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of Indium degradation upon relative humidity for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using electrochemistry on semiconductors to go further in the surface modifications induced by sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignite Surface Analysis - Scientific Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, On line conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced profiling of III-V layers based solar cells using GD-OES and XPS combined analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablation of n-PERT silicon solar cells for metallization issues: understanding the mechanism to enhance performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Eun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nekarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Si/CIGS Epitaxial Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Spring Meeting, symposium D: Advances in silicon-nanoelectronics, -nanostructures and high-efficiency Si-photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced passivation in triple cation halide perovskites: interplay between surface chemistry and photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Absolute” surface quantification of chalocogenide solar absorber through photoelectron spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASS 3rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient degradation of photovoltaic absorbers: the specific case of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical regeneration of III-V semi-conductor after GD-OES profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASS 3rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolutions of Cu(In,Ga)Se2 solar absorber: a quantitative study of air interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding of CIGS surface reactivity and ageing for high efficiency photovoltaic modules: an XPS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Ni/Cu plating process for silicon solar cells through understanding of electrochemical reaction mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 236th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-characterization methods to obtain an “absolute” quantification of Cu(In,Ga)Se2 in-depth and at the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 46th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Method used to Monitor a XPS Evolving System: Titanium Oxide Thin Films under UV Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 65th International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage GD-OES/XPS pour le profilage de cellules solaires à base d’absorbeurs III-V : la régénération du cratère GD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profiling of thin films: The challenge of a GD-OES/XPS combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Thin Films &amp; Coating Materials Technology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling GD-OES and XPS profiling to perform advanced physico-chemical characterizations of III-V layers for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. pp.0066-0070, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new convergences between PV technologies for high efficiency tandem solar cells : Wide band gap epitaxial CIGS top cells on silicon bottom cells with III-V intermediate layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-1AO.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude XPS des absorbeurs Cu(In,Ga)Se2 après ingénierie chimique : Comprendre la réactivité de surface pour pouvoir contrôler la chimie de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reactivity of CIGS absorber on soda-lime and flexible substrates studied by XPS: a global approach of deoxidation, ageing and alkali elements distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa, Hawai, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la valeur absolue du rapport Ga/(Ga+In) dans les cellules solaires Cu(In,Ga)Se2 par XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of GaN-based components by X-AES: quantification method to access gallium and nitrogen composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the degradation kinetics of In with the help of XPS photopeaks and X-AES transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light over aging of CIGS with the benefit of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical characterizations of perovskite cells by coupling XPS and GD-OES profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP modification under Ar+ beam bombardment : An XPS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air reactivity of CIGS and CdTe solar absorbers characterized by XPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative way to analyse interfaces of III-V layers based solar cells: GD-OES and XPS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modification & Spectroscopic Ellipsometry: the case of Indium Phosphide surfaces submitted to RF plasma Ar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “absolute” quantification of solar absorber via a cross-characterization method: the example of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry, a powerful probe to assess the surface modifications of III-V layers after GD-OES plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute determination of CIGS key composition parameters via cross-characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film CIGS technology on flexible substrate: XPS study of the alkali element evolution in time after NaF and KF post-deposition treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure par spectroscopie de masse d’ions secondaires (SIMS) de la valeur absolue de la concentration d’éléments alcalins dans des couches de CIGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS and GD−OES coupling on Silicon materials for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Fest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering and reactivity of CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification absolue des absorbeurs Cu(In,Ga)Se2 par une approche multi-techniques en surface et en volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques avancées par couplage GD-OES/XPS: Etude multi-techniques de la régénération chimique et électrochimique des cratères GD-OES de matériaux III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage XPS d’un sytème multi-couches SiN/Al2O3/c-Si pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Zauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS profiling study of Al&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; passivation layers for high efficiency n-PERT and PERC solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. IEEE, pp.3069-3072, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS profiling study of Al2O3 passivation layers for high efficiency n-PERT and PERC solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.3069-3072, 2018, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solène BECHU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">solenebechu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4272-5117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19916777X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the optoelectronic properties of NiOx thin films by atomic layer deposition with a precise incorporation of aluminum atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Priaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik V Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44 (3), pp.032410. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0005334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn 0.7 Ga 0.3 Se 2 Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear decomposition of gallium x-ray induced Auger transitions: A new path to quantify gallium-based III–V materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jouanneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Ni-assisted graphene transfer to GaAs surfaces: Morphological, structural, and chemical evolution of the 2D-3D interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 676, pp.160913. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the X-Auger electron spectroscopy evolution of indium in InSb by linear and nonlinear least squares approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.013202. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene assisted III-V layer epitaxy for transferable solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyhia Tamsaout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12416, pp.30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2651667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolution of InP substrates at the frontier between deoxidation and dissolution in HCl solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Photocatalytic Reduction of CO 2 with Heterometallic Molybdenum(V) Phosphate Polyoxometalates in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youven Benseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Solé-Daura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mialane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.1c04530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of relative humidity upon Cu(In,Ga)Se2 thin-film surface chemistry: an X-ray photoelectron spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151898. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Pulsed RF GD-OES and HAXPES for Quantified Depth Profiling through Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.702. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11060702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong performance enhancement in lead-halide perovskite solar cells through rapid, atmospheric deposition of n-type buffer layer oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi D. Raninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmida N. Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Nikolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.104946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Cu(In,Ga)Se2 surfaces under water immersion monitored by X-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ECASIA'19, 52 (12), pp.975-979. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry loss induced by ionic bombardment of InP surfaces: A challenge for electrochemistry combined with XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106766. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2020.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoemission Spectroscopy Characterization of Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Ralaiarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Halide Perovskites – Optoelectronic and Structural Characterization Methods, 10 (26), pp.1904007. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201904007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Induced Passivation in Triple Cation Mixed Halide Perovskites: Interplay between Transport Properties and Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (31), pp.34784-34794. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c06844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu depletion on Cu(In,Ga)Se 2 surfaces investigated by chemical engineering: An x-ray photoelectron spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5097353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of dielectric layers laser ablation mechanism on n-PERT silicon solar cells for (Ni) plating process: Laser impact on surface morphology, composition, electrical properties and metallization quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Eun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nekarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.110149. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ga introduction during the second stage of a coevaporation process of Cu(In,Ga)Se2 layers at low temperature on polyimide substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.494-499. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the chemical and optical perturbations induced by Ar plasma on InP surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (6), pp.062902. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5121897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge for x-ray photoelectron spectroscopy characterization of Cu(In,Ga)Se2 absorbers: The accurate quantification of Ga/(Ga + In) ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.425-429. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Gallium Front Grading at Low Deposition Temperature on Polyimide Substrates and Impacts on the Solar Cell Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.1852-1857. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial method used to monitor an evolving system: Titanium oxide thin films under UV illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 447, pp.528-534. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving V oc With Indium and Alkali Fluorides in Cu(In,Ga)Se 2 Solar Cells Deposited at Low Temperature on Polyimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.1343-1348. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2857928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile perovskite solar cell encapsulation by low-temperature ALD-Al 2 O 3 with long-term stability improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javier Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Maindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fregnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.2468-2479. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8se00282g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO 2 Anatase Solutions for Electron Transporting Layers in Organic Photovoltaic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (17), pp.2390 - 2396. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in numerical treatments for large data sets of XPS images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (5), pp.301 - 309. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca/Alq3 hybrid cathode buffer layer for the optimization of organic solar cells based on a planar heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair El Jouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray induced Auger electron spectroscopy transitions to explore the surface reactivity of CIGS: In and Ga degradation kinetics at different probing depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Performance of Perovskite Solar Cells by Operando X-Ray Photoemission Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10749653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of GaN-based compounds by XPS: a new process of nitrogen and gallium content extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jouanneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA24, European conference on Applications of Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of photoemission and X-AES lines to understand the evolution of Cu(InxGa1-x)Se2 surfaces during air ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How light exposure can influence the degradation of the CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP XPS modifications induced by Ar+ beam etching: a quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reactivity of Cu(Inx,Ga1-x )Se 2 upon different environments: understand the kinetics of degradation thanks to X-ray photoemission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma – surface interaction on InP studied by photoemission spectroscopies (XPS, HAXPES) inside a GD-OES crater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben. F. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Thin Film International Union Meeting (PLATHINIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry Loss Induced by Ionic Bombardment on InP Surfaces: a Challenge for Electrochemistry Combined to XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of InP Surfaces Perturbations after Ar+ Bombardment By Combining Electrochemistry and XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 239th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of triple cation halide perovskites layers: study of the chemical evolution after light soaking thanks to XPS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of Indium degradation upon relative humidity for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using electrochemistry on semiconductors to go further in the surface modifications induced by sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignite Surface Analysis - Scientific Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, On line conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced profiling of III-V layers based solar cells using GD-OES and XPS combined analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablation of n-PERT silicon solar cells for metallization issues: understanding the mechanism to enhance performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Eun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Nekarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Si/CIGS Epitaxial Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Spring Meeting, symposium D: Advances in silicon-nanoelectronics, -nanostructures and high-efficiency Si-photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced passivation in triple cation halide perovskites: interplay between surface chemistry and photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Absolute” surface quantification of chalocogenide solar absorber through photoelectron spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASS 3rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient degradation of photovoltaic absorbers: the specific case of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding of CIGS surface reactivity and ageing for high efficiency photovoltaic modules: an XPS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical regeneration of III-V semi-conductor after GD-OES profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASS 3rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolutions of Cu(In,Ga)Se2 solar absorber: a quantitative study of air interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-characterization methods to obtain an “absolute” quantification of Cu(In,Ga)Se2 in-depth and at the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 46th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Ni/Cu plating process for silicon solar cells through understanding of electrochemical reaction mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Duchatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 236th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Method used to Monitor a XPS Evolving System: Titanium Oxide Thin Films under UV Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richard-Plouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 65th International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage GD-OES/XPS pour le profilage de cellules solaires à base d’absorbeurs III-V : la régénération du cratère GD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profiling of thin films: The challenge of a GD-OES/XPS combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Thin Films &amp; Coating Materials Technology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling GD-OES and XPS profiling to perform advanced physico-chemical characterizations of III-V layers for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. pp.0066-0070, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new convergences between PV technologies for high efficiency tandem solar cells : Wide band gap epitaxial CIGS top cells on silicon bottom cells with III-V intermediate layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-1AO.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude XPS des absorbeurs Cu(In,Ga)Se2 après ingénierie chimique : Comprendre la réactivité de surface pour pouvoir contrôler la chimie de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reactivity of CIGS absorber on soda-lime and flexible substrates studied by XPS: a global approach of deoxidation, ageing and alkali elements distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa, Hawai, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la valeur absolue du rapport Ga/(Ga+In) dans les cellules solaires Cu(In,Ga)Se2 par XPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of GaN-based components by X-AES: quantification method to access gallium and nitrogen composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirène Gaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the degradation kinetics of In with the help of XPS photopeaks and X-AES transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light over aging of CIGS with the benefit of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced chemical characterizations of perovskite cells by coupling XPS and GD-OES profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP modification under Ar+ beam bombardment : An XPS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air reactivity of CIGS and CdTe solar absorbers characterized by XPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative way to analyse interfaces of III-V layers based solar cells: GD-OES and XPS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modification & Spectroscopic Ellipsometry: the case of Indium Phosphide surfaces submitted to RF plasma Ar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “absolute” quantification of solar absorber via a cross-characterization method: the example of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry, a powerful probe to assess the surface modifications of III-V layers after GD-OES plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute determination of CIGS key composition parameters via cross-characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film CIGS technology on flexible substrate: XPS study of the alkali element evolution in time after NaF and KF post-deposition treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure par spectroscopie de masse d’ions secondaires (SIMS) de la valeur absolue de la concentration d’éléments alcalins dans des couches de CIGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS and GD−OES coupling on Silicon materials for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Fest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification absolue des absorbeurs Cu(In,Ga)Se2 par une approche multi-techniques en surface et en volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques avancées par couplage GD-OES/XPS: Etude multi-techniques de la régénération chimique et électrochimique des cratères GD-OES de matériaux III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumana Badroudine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage XPS d’un sytème multi-couches SiN/Al2O3/c-Si pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Zauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS profiling study of Al&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; passivation layers for high efficiency n-PERT and PERC solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. IEEE, pp.3069-3072, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering and reactivity of CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS profiling study of Al2O3 passivation layers for high efficiency n-PERT and PERC solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.3069-3072, 2018, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE244FB1"/>
+    <w:nsid w:val="82F066D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenebechu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4272-5117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19916777X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pinal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Priaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0005334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Fairley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7384" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kir&#232;ne Gaffar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouanneaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mac&#237;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160913" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7152" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151898" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spencer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11060702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Raninga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Jagt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmida N. Huq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nikolka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vigneron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Lincot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6896" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106766" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201904007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06844" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5097353" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Molto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Eun Lee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nekarda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Arya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jubault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G568BSZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5121897" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gentner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2857928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maindron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00282g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El&#8197;kass" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brohan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700306" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5970" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T352TCV6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Jouad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barkat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamzaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.06.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Puel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10749653" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel. Bouttemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben. F. Spencer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300642" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yessad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumana Badroudine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390711v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duchatelet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390673v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547731" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-1AO.2.2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loubat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouttemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390198v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390589v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390082v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Eypert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401434v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Langlois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Zauner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430226v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenebechu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4272-5117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19916777X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pinal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Priaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0005334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Fairley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7384" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kir&#232;ne Gaffar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouanneaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mac&#237;as" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7152" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151898" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spencer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11060702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Raninga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Jagt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmida N. Huq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nikolka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.104946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vigneron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Lincot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6896" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2020.106766" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201904007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06844" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5097353" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Molto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Eun Lee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nekarda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Arya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jubault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G568BSZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5121897" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gentner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2857928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maindron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00282g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El&#8197;kass" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brohan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700306" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5970" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T352TCV6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Jouad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barkat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cattin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamzaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.06.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Puel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10749653" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel. Bouttemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben. F. Spencer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390605v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300642" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yessad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumana Badroudine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duchatelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547731" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-1AO.2.2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loubat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouttemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390198v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390589v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390082v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Eypert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401434v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390070v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Langlois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Zauner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393374v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547412" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430226v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>