--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1130,173 +1130,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1983-2013 : 30 ans d’archéologie funéraire dans l’Africa Romana</w:t>
+                <w:t xml:space="preserve">Le traitement funéraire des tout-petits en Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paola Ruggeri. </w:t>
+              <w:t xml:space="preserve">Emilie Portat; Magali Detante; Cécile Buquet-Marcon; Mark Guillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Africa Romana. Atti del XX Convegno Internazionale di studi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Carocci, pp.835-843, 2016, Collana del Dip. Storia Univ. Sassari, 9788843074006</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la mort des tout-petits. Actes de la 2e Rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire, 3-4 décembre 2009, Saint-Germain-en-Laye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Gaaf, pp.79-89, 2016, Publication du Gaaf, 9782954152622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469467v1</w:t>
+                <w:t xml:space="preserve">hal-03468888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement funéraire des tout-petits en Afrique romaine</w:t>
+                <w:t xml:space="preserve">1983-2013 : 30 ans d’archéologie funéraire dans l’Africa Romana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emilie Portat; Magali Detante; Cécile Buquet-Marcon; Mark Guillon. </w:t>
+              <w:t xml:space="preserve">Paola Ruggeri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la mort des tout-petits. Actes de la 2e Rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire, 3-4 décembre 2009, Saint-Germain-en-Laye</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Gaaf, pp.79-89, 2016, Publication du Gaaf, 9782954152622</w:t>
+              <w:t xml:space="preserve">L'Africa Romana. Atti del XX Convegno Internazionale di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Carocci, pp.835-843, 2016, Collana del Dip. Storia Univ. Sassari, 9788843074006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468888v1</w:t>
+                <w:t xml:space="preserve">hal-03469467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figurines en terre cuite dans les nécropoles d’Afrique romaine</w:t>
               </w:r>
@@ -1358,696 +1358,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe 33</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le secteur 250 : dynamique d’organisation d’une aire de crémation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William van Andringa</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mourir à Pompéi : fouille d’un quartier funéraire de la nécropole romaine de Porta Nocera (2003-2007), volume 1. Analyse des contextes archéologiques et synthèses générales</w:t>
+              <w:t xml:space="preserve">Mourir à Pompéi : fouille d’un quartier funéraire de la nécropole romaine de Porta Nocera (2003-2007), vol. 1. Analyse des contextes archéologiques et synthèses générales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 468, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.257-263, 2013, Collection de l’École Française de Rome, 978-2-7283-0913-9</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École Française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.763-808, 2013, Collection de l’École Française de Rome, 978-2-7283-0913-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03471070v1</w:t>
+                <w:t xml:space="preserve">halshs-03470656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse F5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Duday</w:t>
+                <w:t xml:space="preserve">L’étude archéo-anthropologique des sépultures en amphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William van Andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mourir à Pompéi : fouille d’un quartier funéraire de la nécropole romaine de Porta Nocera (2003-2007), volume 1. Analyse des contextes archéologiques et synthèses générales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.809-817, 2013, Collection de l’École Française de Rome, 978-2-7283-0913-9</w:t>
+              <w:t xml:space="preserve">Loron / Santa Marina - Busuja (Tar-Vabriga, Poreč, Croatie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chronique des activités archéologiques de l’École française de Rome [En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03471042v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03470930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur 250 : dynamique d’organisation d’une aire de crémation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tombe 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William van Andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mourir à Pompéi : fouille d’un quartier funéraire de la nécropole romaine de Porta Nocera (2003-2007), vol. 1. Analyse des contextes archéologiques et synthèses générales</w:t>
+              <w:t xml:space="preserve">Mourir à Pompéi : fouille d’un quartier funéraire de la nécropole romaine de Porta Nocera (2003-2007), volume 1. Analyse des contextes archéologiques et synthèses générales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 468, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272-285, 2013, Collections de l’École Française de Rome, 978-2-7283-0913-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École Française de Rome</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03470656v1</w:t>
+                <w:t xml:space="preserve">halshs-03471085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude archéo-anthropologique des sépultures en amphores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
+                <w:t xml:space="preserve">La tombe 33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William van Andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loron / Santa Marina - Busuja (Tar-Vabriga, Poreč, Croatie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chronique des activités archéologiques de l’École française de Rome [En ligne]</w:t>
+              <w:t xml:space="preserve">Mourir à Pompéi : fouille d’un quartier funéraire de la nécropole romaine de Porta Nocera (2003-2007), volume 1. Analyse des contextes archéologiques et synthèses générales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-263, 2013, Collection de l’École Française de Rome, 978-2-7283-0913-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03470930v1</w:t>
+                <w:t xml:space="preserve">halshs-03471070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe 19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">La fosse F5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William van Andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mourir à Pompéi : fouille d’un quartier funéraire de la nécropole romaine de Porta Nocera (2003-2007), volume 1. Analyse des contextes archéologiques et synthèses générales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 468, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.272-285, 2013, Collections de l’École Française de Rome, 978-2-7283-0913-9</w:t>
+              <w:t xml:space="preserve">, pp.809-817, 2013, Collection de l’École Française de Rome, 978-2-7283-0913-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03471085v1</w:t>
+                <w:t xml:space="preserve">halshs-03471042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier déposé dans les sépultures d’enfants en Afrique du Nord à l’époque romaine</w:t>
+                <w:t xml:space="preserve">Gestes et pratiques funéraires autour des inhumations en fosse d'enfants en Afrique romaine à l'époque païenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antoine Hermary; Céline Dubois. </w:t>
+              <w:t xml:space="preserve">M.-D. Nenna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Enfant et la mort dans l’Antiquité III. Le matériel associé aux tombes d’enfants. Actes de la table ronde internationale organisée à la Maison méditerranéenne des sciences de l’homme (MMSH) d’Aix-en-Provence, 20-22 janvier 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité II. Types de tombes et traitement des corps des enfants dans l'Antiquité gréco-romaine. Actes de la table ronde internationale organisée à Alexandrie, CEAlex, 12-14 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, de Boccard, pp.501-538, 2012, Etudes Alexandrines, 9782111286153 211128615X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469495v1</w:t>
+                <w:t xml:space="preserve">hal-01461605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes et pratiques funéraires autour des inhumations en fosse d'enfants en Afrique romaine à l'époque païenne</w:t>
+                <w:t xml:space="preserve">Le mobilier déposé dans les sépultures d’enfants en Afrique du Nord à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-D. Nenna. </w:t>
+              <w:t xml:space="preserve">Antoine Hermary; Céline Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité II. Types de tombes et traitement des corps des enfants dans l'Antiquité gréco-romaine. Actes de la table ronde internationale organisée à Alexandrie, CEAlex, 12-14 novembre 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Enfant et la mort dans l’Antiquité III. Le matériel associé aux tombes d’enfants. Actes de la table ronde internationale organisée à la Maison méditerranéenne des sciences de l’homme (MMSH) d’Aix-en-Provence, 20-22 janvier 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-312, 2012, Publications du Centre Camille Jullian, 9782491788018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pccj.1377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461605v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalisation des tombes d'enfants dans un quartier funéraire de la nécropole romaine de Porta Nocera à Pompéi</w:t>
               </w:r>
@@ -2743,211 +2743,629 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur l'atelier de formation &amp;quot;Instrumentum métallique et monnaies : inventaire, conservation, restauration et valorisation&amp;quot; (17-21 février 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national du patrimoine de Tunisie; Université de Sfax (Faculté des Lettres et Sciences Humaines); Centre Camille Jullian (CCJ UMR 7299); Ecole pratique des hautes études (EPHE); Ambassade de France en Tunisie (Service de Coopération et d’Action Culturelle); Institut de recherche sur le Maghreb contemporain (MEAE-CNRS, UAR 3077)). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des restes humains de deux sites funéraires néolithiques des Bauges : la grotte des Fées et la Baume Fantoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Sauvegarde Patrimoine Archéologique de la Haute Savoie. 2016, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de la mission Lambèse-Tazoult du 29 mai au 5 juin 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archéologie et Philologie d’Orient et d’Occident; Université de Sétif, Algérie. 2016, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du matériel anthropologique de la fouille de l’église « concathédrale » Saint-Mary de Forcalquier, Alpes-de-Haute-Provence (04) en 2006 dirigée par Mariacristina Varano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA. 2006, 55-69 et pl. 37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du matériel anthropologique issu de la fouille de Saint-Mary de Forcalquier, Alpes-de-Haute-Provence (04) en 2005 dirigée par Mariacristina Varano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA. 2005, pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches tuniso-françaises à Thaenae (Thyna, Tunisie), 2017-2022 : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2992,1632 +3410,1632 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (59), pp.151-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/antafr.6448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du paysage urbain de Thaenae (Thyna) à la fin de l'Antiquité : nouvelles données sur le rempart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (59), pp.157-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/antafr.6639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie funéraire à Thaenae (Thyna, Tunisie) : nouvelles données sur le &amp;quot;Mausolée Fendri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Arous Ouslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59, pp.191-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/antafr.6473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aire sacrée de Baal Hammon-Saturne à Dougga. In: Aounallah S., Brouquier-Reddé V. (dir.), Dossier &amp;quot;Dougga, la périphérie nord (résultats des campagnes 2017-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haythem Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamden Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, pp.245-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/antafr.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ensemble funéraire romain de la nécropole du Nord-Ouest à Dougga, dans Samir Aounallah, Véronique Brouquier-Reddé dir., Dossier &amp;quot;Dougga, la périphérie nord (résultats des campagnes 2017-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, pp.221-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/antafr.2957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03009555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble sépulcral du haut Moyen-Âge à Bozel, lieu-dit Les Tombettes (Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Châtelard de Bourg-Saint-Maurice (Savoie) du Néolithique à l’Âge du Fer. Un cas de site perché à fonctions multiples en vallée de Tarentaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4, pp.9</w:t>
+              <w:t xml:space="preserve">, 2019, 4, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499547v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Châtelard de Bourg-Saint-Maurice (Savoie) du Néolithique à l’Âge du Fer. Un cas de site perché à fonctions multiples en vallée de Tarentaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
+                <w:t xml:space="preserve">Customs, rites, and sacrifices relating to a mortuary complex in Late Bronze Age Mongolia (Tsatsyn Ereg, Arkhangai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (15), pp.151-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2019v54a15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499545v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customs, rites, and sacrifices relating to a mortuary complex in Late Bronze Age Mongolia (Tsatsyn Ereg, Arkhangai)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un ensemble sépulcral du haut Moyen-Âge à Bozel, lieu-dit Les Tombettes (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366977v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Briand-Ponsart (C.), Coltelloni-Trannoy (M.) avec la collaboration de Pons Pujol (L.), Bibliographie analytique de l’Afrique antique XLIII (2009). Rome, École Française de Rome, 2015. 1 vol., 109 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.594-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03471019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Laes (C.), Mustakallio (K.), Vuolanto (V.) (dir.), Children and Family in Late Antiquity: Life, Death and Interaction. Interdisciplinary studies in Ancient Culture and Religion 15, Leuven, Peeters, 2015. 1 vol., 374 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.503-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03470975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Dasen (V.), Le sourire d’Omphale : Maternité et petite enfance dans l’Antiquité, Rennes, Presses Universitaires de Rennes, Collection « Histoire » - Série Histoire ancienne, 2015, 1 vol., 404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.251-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03470996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loron / Santa Marina - Busuja (Tar-Vabriga, Poreč, Croatie). Campagne de fouilles 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio De Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, https://journals-openedition-org.lama.univ-amu.fr/cefr/1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.1212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite enfance et rites funéraires en Afrique romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sainte Tulle : Chapelle Sainte Tulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fixot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel d'Annoville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 356, pp.36-39</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469514v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte Tulle : Chapelle Sainte Tulle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petite enfance et rites funéraires en Afrique romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Michel d'Annoville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2012, pp.32</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 356, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469551v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique et protohistorique du Châtelard de Bourg-Saint-Maurice (Savoie). Habitat perché et zone sépulcrale au pied du col du Petit-Saint-Bernard, dans leur contexte alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (4), pp.731-765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2012.14204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte Tulle : Chapelle Sainte Tulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fixot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2009, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4627,493 +5045,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANTA Network: Megara, Aegina &amp; Thaenae. A Mediterranean Network of Training Field Schools on Ancient Coastal Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontre du réseau GlobalMed 2024 - Patrimoines en Méditerranée : enjeux globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04666675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille et étude des urnes funéraires de Thaenae conservées au musée archéologique de Sfax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude pour la clôture du programme Programme A*Midex Méditerranée "Training and Research in Archaeology and Development Strategies in Tunisia (TRIADS)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contexte funéraire atypique de la fin du XIIIe s. dans le complexe artisanal romain de Loron (Croatie) : trésor monétaire et étude archéo-anthropologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos d’un cas de procubitus du VIIe s. av. n. è. dans la nécropole phénicienne d’Utique (Tunisie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie De Jonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Alessandro Terrizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e antropologia della morte : III Incontro di studi di archeologia e antropologia a confronto</w:t>
+              <w:t xml:space="preserve">Archeologia e antropologia della morte : IIIe incontro di studi di archeologia e antropologia a confronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514865v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos d’un cas de procubitus du VIIe s. av. n. è. dans la nécropole phénicienne d’Utique (Tunisie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un contexte funéraire atypique de la fin du XIIIe s. dans le complexe artisanal romain de Loron (Croatie) : trésor monétaire et étude archéo-anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Alessandro Terrizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e antropologia della morte : IIIe incontro di studi di archeologia e antropologia a confronto</w:t>
+              <w:t xml:space="preserve">Archeologia e antropologia della morte : III Incontro di studi di archeologia e antropologia a confronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514884v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappel des objectifs et bilan général du projet TRIADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5129,772 +5547,772 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude pour la clôture du programme A*Midex Méditerranée "Training and Research in Archaeology and Development Strategies in Tunisia (TRIADS)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le workpackage 2 &amp;quot;Fouille et étude des urnes funéraires conservées au musée archéologique de Sfax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Arous Ouslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarhane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude pour la clôture du programme A*Midex Méditerranée "Training and Research in Archaeology and development Strategies in Tunisia (TRIADS)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme A*Midex Méditerranée "Training and Research in Archaeology and development Strategies in Tunisia (TRIADS)", Feb 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrepoint avec l’Afrique : caissons, mensae et “nécropoles d’enfants”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusitanie et Afrique romaine : le monde des morts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Camille Jullian, May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résultats principaux des fouilles de la zone de la Porte de Tacape. Le secteur 2A : l'enclos funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Aoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cité antique de Thaenae (Thyna, Tunisie) : histoire et archéologie. Journée d'étude pour la clôture du projet de recherche PHC-Utique "Evolution du paysage urbain de Thaenae : rempart, espaces funéraires et ateliers d'amphores"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184333v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nécropoles de Thaenae : historique des fouilles, localisation et inventaire des objets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thaenae, Actions et impacts du chantier-école de Thaenae sur la valorisation du site archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cité antique de Thaenae (Thyna, Tunisie) : histoire et archéologie. Journée d'étude pour la clôture du projet de recherche PHC-Utique "Evolution du paysage urbain de Thaenae : rempart, espaces funéraires et ateliers d'amphores"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sfax, Tunisie</w:t>
+              <w:t xml:space="preserve">Insaniyyat : Forum International pour les Sciences Humaines et Sociales. Atelier "Une approche interdisciplinaire et participative du patrimoine culturel tunisien pour une société inclusive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184308v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats principaux des fouilles de la zone de la Porte de Tacape. Le secteur 2A : l'enclos funéraire</w:t>
+                <w:t xml:space="preserve">Emballer les morts dans le plâtre et/ou la chaux en Afrique antique : des gestes techniques aux fonctions symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mekki Aoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cité antique de Thaenae (Thyna, Tunisie) : histoire et archéologie. Journée d'étude pour la clôture du projet de recherche PHC-Utique "Evolution du paysage urbain de Thaenae : rempart, espaces funéraires et ateliers d'amphores"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sfax, Tunisie</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche d'archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 1, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184273v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaenae, Actions et impacts du chantier-école de Thaenae sur la valorisation du site archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résultats principaux des fouilles de la zone de la Porte de Tacape. Le secteur 4 : la tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Belmabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Mukai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insaniyyat : Forum International pour les Sciences Humaines et Sociales. Atelier "Une approche interdisciplinaire et participative du patrimoine culturel tunisien pour une société inclusive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">La cité antique de Thaenae (Thyna, Tunisie) : histoire et archéologie. Journée d'étude pour la clôture du projet de recherche PHC-Utique "Evolution du paysage urbain de Thaenae : rempart, espaces funéraires et ateliers d'amphores"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823919v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emballer les morts dans le plâtre et/ou la chaux en Afrique antique : des gestes techniques aux fonctions symboliques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nécropoles de Thaenae : historique des fouilles, localisation et inventaire des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ichaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche d'archéologie funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris 1, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La cité antique de Thaenae (Thyna, Tunisie) : histoire et archéologie. Journée d'étude pour la clôture du projet de recherche PHC-Utique "Evolution du paysage urbain de Thaenae : rempart, espaces funéraires et ateliers d'amphores"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641018v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats principaux des fouilles de la zone de la Porte de Tacape. Le secteur 4 : la tour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Belmabrouk</w:t>
+                <w:t xml:space="preserve">Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cité antique de Thaenae (Thyna, Tunisie) : histoire et archéologie. Journée d'étude pour la clôture du projet de recherche PHC-Utique "Evolution du paysage urbain de Thaenae : rempart, espaces funéraires et ateliers d'amphores"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184303v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation-recherche-valorisation : les activités du chantier-école tuniso-français en archéologie, en partenariat entre l’INP, l’Université de Sfax, l’Université de Sousse et Aix-Marseille Université (2017-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5903,287 +6321,287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamen Sghaïer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International des Professionnels des Patrimoines (SIPPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle culture et patrimoines, Sep 2021, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie appliquée à la fouille des urnes et premiers résultats de l'étude des ossements humains et fauniques de l'aire sacrée de Dougga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de recherche sur les sanctuaires dits "tophets" de la Méditerranée centrale des époques punique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de Mise en Valeur du Patrimoine et de Promotion Culturelle (AMVPPC ); Institut National du Patrimoine (INP), Dec 2021, Gammarth, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plâtre et la chaux dans les sépultures africaines antiques : modes d’utilisation, chronologie et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Rencontres du Gaaf autour des funérailles : des os et des larmes. Préparer les corps, pleurer et honorer les morts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, May 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des projets de formation-recherche-valorisation sur le site archéologique de Thaenae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6238,73 +6656,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine au service de l’économie sociale et solidaire : gestion participative du patrimoine, gouvernance des communs et tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaenae : évolution du paysage urbain d’une ville côtière de la Petite Syrthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6346,181 +6764,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une Syrte à l'autre III. Les deux Syrtes entre le désert et la mer à travers l’histoire : espace d’échange, de concurrence et de conflit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Mahdia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier-école tuniso-français à Thaenae : les résultats préliminaires de l’étude des espaces funéraires d’époque romaine</w:t>
+                <w:t xml:space="preserve">Le patrimoine archéologique, vecteur de développement durable ? Le cas du site de Thaenae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarhane Cherif</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser, ritualiser et vivre la mort. Colloque international de l’Institut Préparatoire aux Etudes Littéraires et de Sciences Humaines de Tunis (IPELSHT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Kick-off meeting du projet européen Twinning H2020 SfaxForward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515341v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisian-French project for training, research and site enhancement at Thaenae (Sfax, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6575,181 +6993,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training in Action: Protecting Libyan and Tunisian Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anna Leone; Ammar Othman, Nov 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine archéologique, vecteur de développement durable ? Le cas du site de Thaenae</w:t>
+                <w:t xml:space="preserve">Chantier-école tuniso-français à Thaenae : les résultats préliminaires de l’étude des espaces funéraires d’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salem Mokni</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarhane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-off meeting du projet européen Twinning H2020 SfaxForward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sfax, Tunisie</w:t>
+              <w:t xml:space="preserve">Penser, ritualiser et vivre la mort. Colloque international de l’Institut Préparatoire aux Etudes Littéraires et de Sciences Humaines de Tunis (IPELSHT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515329v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet PHC-Utique (2019-2021) &amp;quot;Evolution du paysage urbain de Thaenae : rempart, espaces funéraires, ateliers d’amphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6791,73 +7209,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches récentes sur la ville au Maghreb (Antiquité/Moyen-âge). Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison méditerranéenne des sciences humaines. Axe Histoire et archéologie du Maghreb ancien, Nov 2019, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces funéraires de Thaenae (Thina, Sfax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6899,1099 +7317,1099 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la mort au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de culte et espaces funéraires ou pourquoi intégrer les espaces funéraires dans le projet d’inventaire</w:t>
+                <w:t xml:space="preserve">Les sépultures d’enfants dans le paysage funéraire nord-africain à l’époque romaine : spatialisation et marqueurs de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identifier et définir les lieux de culte en Tunisie antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Les pratiques funéraires dans le bassin méditerranéen, de la Préhistoire à la fin du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Guelma, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515095v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures d’enfants dans le paysage funéraire nord-africain à l’époque romaine : spatialisation et marqueurs de surface</w:t>
+                <w:t xml:space="preserve">L'archéothanatologie : définitions, apports, méthodes et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques funéraires dans le bassin méditerranéen, de la Préhistoire à la fin du Moyen Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Guelma, Algérie</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de recherche d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515112v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéothanatologie : définitions, apports, méthodes et exemples</w:t>
+                <w:t xml:space="preserve">Lieux de culte et espaces funéraires ou pourquoi intégrer les espaces funéraires dans le projet d’inventaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de recherche d'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Identifier et définir les lieux de culte en Tunisie antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528160v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourir enfant en Afrique romaine : pratiques et rituels funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance" (EHESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fœtus et mort-nés en Afrique durant l’Antiquité : des pratiques et rituels funéraires à l’identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foetus et mort-nés : gestion des corps, enregistrement et vécu familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard du présent sur les fouilles du passé en Afrique du Nord : lecture critique des anciennes publications relatives aux nécropoles antiques classiques et tardives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’anachronisme en archéologie, Journée doctorale d’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Sorbonne, ED 124, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay figurines, masks and animal-shaped vessels in children’s burials in Roman Imperial Africa</w:t>
+                <w:t xml:space="preserve">Les animaux dans les espaces funéraires d’Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Roman Archaeology Conference and the 24th Theoretical Roman Archaeology Conference. Session “Clay and Cult : Roman terracottas in Domestic, Religious and Funerary Contexts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Homme et animaux au Maghreb, de la Préhistoire au Moyen Âge : explorations d’une relation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515136v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux dans les espaces funéraires d’Afrique romaine</w:t>
+                <w:t xml:space="preserve">Clay figurines, masks and animal-shaped vessels in children’s burials in Roman Imperial Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homme et animaux au Maghreb, de la Préhistoire au Moyen Âge : explorations d’une relation complexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th Roman Archaeology Conference and the 24th Theoretical Roman Archaeology Conference. Session “Clay and Cult : Roman terracottas in Domestic, Religious and Funerary Contexts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513993v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terracotta Figurines in Roman Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hellenistic and Roman Terracottas: Mediterranean Networks and Cyprus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier associé aux tombes d’enfants en Afrique du Nord à l’époque romaine</w:t>
+                <w:t xml:space="preserve">Les statuettes en terre cuite dans les sépultures d'Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité. Des pratiques funéraires à l'identité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Figurines en contexte : iconographie et fonction(s). XXXVe Symposium International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498523v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les statuettes en terre cuite dans les sépultures d'Afrique romaine</w:t>
+                <w:t xml:space="preserve">Le mobilier associé aux tombes d’enfants en Afrique du Nord à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figurines en contexte : iconographie et fonction(s). XXXVe Symposium International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité. Des pratiques funéraires à l'identité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514932v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La typologie des tombes d’enfants et le traitement des corps en Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Types de tombes et traitement des corps des enfants dans l’Antiquité gréco-romaine. 2e colloque international de l'ANR "L'enfant et la mort dans l'Antiquité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Alexandrie, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration of the Children’s Grave in the Adults’ Funeral Space in Roman Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e meeting annuel de l’European Association of Archaeologists. Session "Social identity during the Roman Antiquity in western Mediterranean sea: mortuary practices and organization of the funerary space"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement funéraire des tout-petits en Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe Rencontre du Groupe d’Anthropologie et d’archéologie funéraire : Rencontre autour de la mort des tout-petits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Buquet-Marcon; Magali Detante; Mark Guillon; Cécile Buquet-Marcon, Dec 2009, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalisation des tombes d’enfants dans un quartier funéraire de la nécropole romaine de Porta Nocera à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enfant et la mort dans l’Antiquité. Nouvelles recherches dans les nécropoles grecques. Le signalement des tombes d’enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8001,51 +8419,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bararus/Rougga : une cité antique de Byzacène à découvrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8097,73 +8515,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet A*Midex TRIADS-Session 1 : Fouille stratigraphique des urnes de Thaenae et premières analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8172,126 +8590,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corneli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier école archéologique tuniso-français de Thaenae (Thyna, Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8734,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8370,51 +8788,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier-école tuniso-français de Thaenae et découverte interactive du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8423,51 +8841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8477,504 +8895,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard du présent sur les fouilles du passé en Afrique du Nord : lecture critique des anciennes publications relatives aux nécropoles antiques classiques et tardives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469336v1</w:t>
-              </w:r>
-[...294 lines deleted...]
-                <w:t xml:space="preserve">halshs-03471103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourir enfant en Afrique romaine : gestes, pratiques et rituels (Afrique Proconsulaire, Numidie, Maurétanie Césarienne ; Ier-IIIe s. de n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Aix Marseille Université (AMU), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03469535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9121,51 +9243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Othman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seba&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.61848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/mourir_%C3%A0_pomp%C3%A8i_:_fouille_d%E2%80%99un_quartier_fun%C3%A8raire_de_la_n%C3%A8cropole_romaine_de_porta_nocera_2003-2007__e5ce4a8f-6471-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.1377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abdallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Abidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2973" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hadded" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2957" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio De Leonardis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1212" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fixot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhane Cherif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ichaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Aoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515436v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corneli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Othman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seba&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.61848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/mourir_%C3%A0_pomp%C3%A8i_:_fouille_d%E2%80%99un_quartier_fun%C3%A8raire_de_la_n%C3%A8cropole_romaine_de_porta_nocera_2003-2007__e5ce4a8f-6471-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.1377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abdallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Abidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2973" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hadded" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio De Leonardis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fixot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146593v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhane Cherif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Aoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ichaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515168v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corneli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146725v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>