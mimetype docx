--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1130,173 +1130,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement funéraire des tout-petits en Afrique romaine</w:t>
+                <w:t xml:space="preserve">1983-2013 : 30 ans d’archéologie funéraire dans l’Africa Romana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emilie Portat; Magali Detante; Cécile Buquet-Marcon; Mark Guillon. </w:t>
+              <w:t xml:space="preserve">Paola Ruggeri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la mort des tout-petits. Actes de la 2e Rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire, 3-4 décembre 2009, Saint-Germain-en-Laye</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Gaaf, pp.79-89, 2016, Publication du Gaaf, 9782954152622</w:t>
+              <w:t xml:space="preserve">L'Africa Romana. Atti del XX Convegno Internazionale di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Carocci, pp.835-843, 2016, Collana del Dip. Storia Univ. Sassari, 9788843074006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468888v1</w:t>
+                <w:t xml:space="preserve">hal-03469467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1983-2013 : 30 ans d’archéologie funéraire dans l’Africa Romana</w:t>
+                <w:t xml:space="preserve">Le traitement funéraire des tout-petits en Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paola Ruggeri. </w:t>
+              <w:t xml:space="preserve">Emilie Portat; Magali Detante; Cécile Buquet-Marcon; Mark Guillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Africa Romana. Atti del XX Convegno Internazionale di studi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Carocci, pp.835-843, 2016, Collana del Dip. Storia Univ. Sassari, 9788843074006</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la mort des tout-petits. Actes de la 2e Rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire, 3-4 décembre 2009, Saint-Germain-en-Laye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Gaaf, pp.79-89, 2016, Publication du Gaaf, 9782954152622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469467v1</w:t>
+                <w:t xml:space="preserve">hal-03468888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figurines en terre cuite dans les nécropoles d’Afrique romaine</w:t>
               </w:r>
@@ -4671,191 +4671,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte Tulle : Chapelle Sainte Tulle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petite enfance et rites funéraires en Afrique romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Michel d'Annoville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2012, pp.32</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 356, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469551v1</w:t>
+                <w:t xml:space="preserve">hal-03469514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite enfance et rites funéraires en Afrique romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sainte Tulle : Chapelle Sainte Tulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fixot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel d'Annoville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 356, pp.36-39</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469514v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique et protohistorique du Châtelard de Bourg-Saint-Maurice (Savoie). Habitat perché et zone sépulcrale au pied du col du Petit-Saint-Bernard, dans leur contexte alpin</w:t>
               </w:r>
@@ -4945,51 +4945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte Tulle : Chapelle Sainte Tulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fixot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6686,159 +6686,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaenae : évolution du paysage urbain d’une ville côtière de la Petite Syrthe</w:t>
+                <w:t xml:space="preserve">Chantier-école tuniso-français à Thaenae : les résultats préliminaires de l’étude des espaces funéraires d’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salem Mokni</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarhane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'une Syrte à l'autre III. Les deux Syrtes entre le désert et la mer à travers l’histoire : espace d’échange, de concurrence et de conflit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Mahdia, Tunisie</w:t>
+              <w:t xml:space="preserve">Penser, ritualiser et vivre la mort. Colloque international de l’Institut Préparatoire aux Etudes Littéraires et de Sciences Humaines de Tunis (IPELSHT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515356v1</w:t>
+                <w:t xml:space="preserve">hal-03515341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine archéologique, vecteur de développement durable ? Le cas du site de Thaenae</w:t>
+                <w:t xml:space="preserve">Thaenae : évolution du paysage urbain d’une ville côtière de la Petite Syrthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
@@ -6856,73 +6856,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-off meeting du projet européen Twinning H2020 SfaxForward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sfax, Tunisie</w:t>
+              <w:t xml:space="preserve">D'une Syrte à l'autre III. Les deux Syrtes entre le désert et la mer à travers l’histoire : espace d’échange, de concurrence et de conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Mahdia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515329v1</w:t>
+                <w:t xml:space="preserve">hal-03515356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisian-French project for training, research and site enhancement at Thaenae (Sfax, Tunisia)</w:t>
               </w:r>
@@ -7023,135 +7023,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier-école tuniso-français à Thaenae : les résultats préliminaires de l’étude des espaces funéraires d’époque romaine</w:t>
+                <w:t xml:space="preserve">Le patrimoine archéologique, vecteur de développement durable ? Le cas du site de Thaenae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarhane Cherif</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser, ritualiser et vivre la mort. Colloque international de l’Institut Préparatoire aux Etudes Littéraires et de Sciences Humaines de Tunis (IPELSHT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Kick-off meeting du projet européen Twinning H2020 SfaxForward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515341v1</w:t>
+                <w:t xml:space="preserve">hal-03515329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet PHC-Utique (2019-2021) &amp;quot;Evolution du paysage urbain de Thaenae : rempart, espaces funéraires, ateliers d’amphores</w:t>
               </w:r>
@@ -7981,165 +7981,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les statuettes en terre cuite dans les sépultures d'Afrique romaine</w:t>
+                <w:t xml:space="preserve">Le mobilier associé aux tombes d’enfants en Afrique du Nord à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figurines en contexte : iconographie et fonction(s). XXXVe Symposium International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité. Des pratiques funéraires à l'identité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514932v1</w:t>
+                <w:t xml:space="preserve">hal-03498523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier associé aux tombes d’enfants en Afrique du Nord à l’époque romaine</w:t>
+                <w:t xml:space="preserve">Les statuettes en terre cuite dans les sépultures d'Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité. Des pratiques funéraires à l'identité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Figurines en contexte : iconographie et fonction(s). XXXVe Symposium International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498523v1</w:t>
+                <w:t xml:space="preserve">hal-03514932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La typologie des tombes d’enfants et le traitement des corps en Afrique romaine</w:t>
               </w:r>
@@ -9243,51 +9243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Othman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seba&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.61848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/mourir_%C3%A0_pomp%C3%A8i_:_fouille_d%E2%80%99un_quartier_fun%C3%A8raire_de_la_n%C3%A8cropole_romaine_de_porta_nocera_2003-2007__e5ce4a8f-6471-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.1377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abdallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Abidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2973" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hadded" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio De Leonardis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fixot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146593v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhane Cherif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Aoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ichaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515168v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corneli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146725v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Othman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seba&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.61848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/mourir_%C3%A0_pomp%C3%A8i_:_fouille_d%E2%80%99un_quartier_fun%C3%A8raire_de_la_n%C3%A8cropole_romaine_de_porta_nocera_2003-2007__e5ce4a8f-6471-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.1377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abdallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Abidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2973" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hadded" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio De Leonardis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fixot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146593v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhane Cherif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Aoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ichaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515168v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corneli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146725v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>