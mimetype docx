--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2255,77 +2255,495 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05193011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur l'atelier de formation &amp;quot;Instrumentum métallique et monnaies : inventaire, conservation, restauration et valorisation&amp;quot; (17-21 février 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national du patrimoine de Tunisie; Université de Sfax (Faculté des Lettres et Sciences Humaines); Centre Camille Jullian (CCJ UMR 7299); Ecole pratique des hautes études (EPHE); Ambassade de France en Tunisie (Service de Coopération et d’Action Culturelle); Institut de recherche sur le Maghreb contemporain (MEAE-CNRS, UAR 3077)). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des restes humains de deux sites funéraires néolithiques des Bauges : la grotte des Fées et la Baume Fantoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Sauvegarde Patrimoine Archéologique de la Haute Savoie. 2016, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de la mission Lambèse-Tazoult du 29 mai au 5 juin 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archéologie et Philologie d’Orient et d’Occident; Université de Sétif, Algérie. 2016, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du matériel anthropologique de la fouille de l’église « concathédrale » Saint-Mary de Forcalquier, Alpes-de-Haute-Provence (04) en 2006 dirigée par Mariacristina Varano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA. 2006, 55-69 et pl. 37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du matériel anthropologique issu de la fouille de Saint-Mary de Forcalquier, Alpes-de-Haute-Provence (04) en 2005 dirigée par Mariacristina Varano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA. 2005, pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2346,250 +2764,250 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tranoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2025, Publication du Gaaf, 9782954152677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine face aux défis économiques, migratoires et environnementaux. Regards croisés entre Maghreb et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mhamed Hichri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Sfax, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bararus / Rougga, une cité de Byzacène à découvrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ghaddhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,100 +3019,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National du Patrimoine de Tunisie, pp.72, 2023, 978-9973-0974-6-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour des nouvelles approches de l’archéologie funéraire, 6e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,475 +3133,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaaf, 6, pp.324, 2017, Publication du GAAF, 9782954152639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437796v1</w:t>
-              </w:r>
-[...416 lines deleted...]
-                <w:t xml:space="preserve">halshs-03471103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3508,51 +3508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6686,243 +6686,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier-école tuniso-français à Thaenae : les résultats préliminaires de l’étude des espaces funéraires d’époque romaine</w:t>
+                <w:t xml:space="preserve">Thaenae : évolution du paysage urbain d’une ville côtière de la Petite Syrthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarhane Cherif</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser, ritualiser et vivre la mort. Colloque international de l’Institut Préparatoire aux Etudes Littéraires et de Sciences Humaines de Tunis (IPELSHT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">D'une Syrte à l'autre III. Les deux Syrtes entre le désert et la mer à travers l’histoire : espace d’échange, de concurrence et de conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Mahdia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515341v1</w:t>
+                <w:t xml:space="preserve">hal-03515356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaenae : évolution du paysage urbain d’une ville côtière de la Petite Syrthe</w:t>
+                <w:t xml:space="preserve">Chantier-école tuniso-français à Thaenae : les résultats préliminaires de l’étude des espaces funéraires d’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salem Mokni</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarhane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'une Syrte à l'autre III. Les deux Syrtes entre le désert et la mer à travers l’histoire : espace d’échange, de concurrence et de conflit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Mahdia, Tunisie</w:t>
+              <w:t xml:space="preserve">Penser, ritualiser et vivre la mort. Colloque international de l’Institut Préparatoire aux Etudes Littéraires et de Sciences Humaines de Tunis (IPELSHT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515356v1</w:t>
+                <w:t xml:space="preserve">hal-03515341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisian-French project for training, research and site enhancement at Thaenae (Sfax, Tunisia)</w:t>
               </w:r>
@@ -7761,178 +7761,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux dans les espaces funéraires d’Afrique romaine</w:t>
+                <w:t xml:space="preserve">Clay figurines, masks and animal-shaped vessels in children’s burials in Roman Imperial Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homme et animaux au Maghreb, de la Préhistoire au Moyen Âge : explorations d’une relation complexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th Roman Archaeology Conference and the 24th Theoretical Roman Archaeology Conference. Session “Clay and Cult : Roman terracottas in Domestic, Religious and Funerary Contexts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513993v1</w:t>
+                <w:t xml:space="preserve">hal-03515136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay figurines, masks and animal-shaped vessels in children’s burials in Roman Imperial Africa</w:t>
+                <w:t xml:space="preserve">Les animaux dans les espaces funéraires d’Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Roman Archaeology Conference and the 24th Theoretical Roman Archaeology Conference. Session “Clay and Cult : Roman terracottas in Domestic, Religious and Funerary Contexts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Homme et animaux au Maghreb, de la Préhistoire au Moyen Âge : explorations d’une relation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515136v1</w:t>
+                <w:t xml:space="preserve">hal-03513993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terracotta Figurines in Roman Africa</w:t>
               </w:r>
@@ -8433,51 +8433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bararus/Rougga : une cité antique de Byzacène à découvrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9243,51 +9243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Othman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seba&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.61848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/mourir_%C3%A0_pomp%C3%A8i_:_fouille_d%E2%80%99un_quartier_fun%C3%A8raire_de_la_n%C3%A8cropole_romaine_de_porta_nocera_2003-2007__e5ce4a8f-6471-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.1377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abdallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Abidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2973" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hadded" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio De Leonardis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fixot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146593v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhane Cherif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Aoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ichaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515168v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corneli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146725v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Othman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Seba&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alessandro Terrizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.61848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/mourir_%C3%A0_pomp%C3%A8i_:_fouille_d%E2%80%99un_quartier_fun%C3%A8raire_de_la_n%C3%A8cropole_romaine_de_porta_nocera_2003-2007__e5ce4a8f-6471-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.1377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Corbineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Abidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2973" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hadded" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2957" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio De Leonardis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fixot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146593v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhane Cherif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Aoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ichaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515168v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corneli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146725v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03469535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>