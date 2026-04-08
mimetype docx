--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -205,1023 +205,1023 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality and interannual stability in the population genetic structure of Batrachospermum gelatinosum (Rhodophyta)</w:t>
+                <w:t xml:space="preserve">Linking phenotypic variation to patterns of genetic isolation along a speciation continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
+                <w:t xml:space="preserve">Sabrina Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Charles Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Vis</w:t>
+                <w:t xml:space="preserve">Andrew Shilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseanna Crowell</w:t>
+                <w:t xml:space="preserve">Hazel Higginbotham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margaret Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (1), pp.172-193. </w:t>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.3-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.13539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187059v1</w:t>
+                <w:t xml:space="preserve">hal-05187071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoicy, dioicy, and genetic structure in three species of Sheathia (Batrachospermales, Rhodophyta)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Increased clonality and genetic differentiation across the Arctic Ocean in tetraploid sea anemone Aulactinia stella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.70032⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187046v1</w:t>
+                <w:t xml:space="preserve">hal-05500922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phenotypic variation to patterns of genetic isolation along a speciation continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonality and interannual stability in the population genetic structure of Batrachospermum gelatinosum (Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Heiser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hazel Higginbotham</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Amsler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseanna Crowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (1), pp.3-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13529⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.172-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187071v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased clonality and genetic differentiation across the Arctic Ocean in tetraploid sea anemone Aulactinia stella</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monoicy, dioicy, and genetic structure in three species of Sheathia (Batrachospermales, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e134. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500922v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The reproductive system of the cryptogenic alga Chondria tumulosa (Florideophyceae) at Manawai, Papahānaumokuākea Marine National Monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger‐hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina M. Hill-Spanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall K. Kosaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Phycologia, 63, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2284074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265149v1</w:t>
+                <w:t xml:space="preserve">hal-04423788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Bayesian Computation applied to time series of population genetic data disentangles rapid genetic changes and demographic variations in a pathogen population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (10), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122413v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics of the freshwater red alga Batrachospermum gelatinosum (Rhodophyta) I: Frequent intragametophytic selfing in a monoicous, haploid–diploid species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approximate Bayesian Computation applied to time series of population genetic data disentangles rapid genetic changes and demographic variations in a pathogen population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13510⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095806v1</w:t>
+                <w:t xml:space="preserve">hal-04122413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reproductive system of the cryptogenic alga Chondria tumulosa (Florideophyceae) at Manawai, Papahānaumokuākea Marine National Monument</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Population genetics of the freshwater red alga Batrachospermum gelatinosum (Rhodophyta) I: Frequent intragametophytic selfing in a monoicous, haploid–diploid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseanna Crowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Phycologia, 63, pp.36-44. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (6), pp.1420-1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2284074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423788v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonality contributes to the spread of Avrainvillea lacerata (Bryopsidales, Chlorophyta) in Hawai‘i</w:t>
               </w:r>
@@ -1233,51 +1233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brinkley Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Spalding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1341,64 +1341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,90 +1475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral genetic structuring of pathogen populations during rapid adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 116, pp.62-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1592,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1730,77 +1730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrasporophytic bias coupled with heterozygote deficiency in Antarctic Plocamium sp. (Florideophyceae, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles D. Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James B. Mcclintock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The advantage of sex: Reinserting fluctuating selection in the pluralist approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e23. </w:t>
@@ -2096,429 +2096,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combined Effect of Haplodiplonty and Partial Clonality on Genotypic and Genetic Diversity in a Finite Mutating Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.78-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esaa062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236068v1</w:t>
+                <w:t xml:space="preserve">hal-03236056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230 (5), pp.2072-2084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Effect of Haplodiplonty and Partial Clonality on Genotypic and Genetic Diversity in a Finite Mutating Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 112 (1), pp.78-91. </w:t>
+              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.74-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esaa062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236056v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discernible and hidden effects of clonality on the genotypic and genetic states of populations: Improving our estimation of clonal rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,51 +2630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112 (1), pp.92-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,51 +2721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the population genetics of partially clonal organisms: When seagrass data meet theoretical expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud‐haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2812,77 +2812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170 (2), pp.280-298. </w:t>
@@ -3074,611 +3074,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization between two cryptic filamentous brown seaweeds along the shore: analysing pre- and postzygotic barriers in populations of individuals with varying ploidy levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro E. Montecinos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Couceiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14098⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.e251-e267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552937v1</w:t>
+                <w:t xml:space="preserve">hal-01608371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Becheler</w:t>
+                <w:t xml:space="preserve">Hybridization between two cryptic filamentous brown seaweeds along the shore: analysing pre- and postzygotic barriers in populations of individuals with varying ploidy levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E. Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (6), pp.e251-e267. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (13), pp.3497 - 3512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608371v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RClone: a package to identify MultiLocus Clonal Lineages and handle clonal data sets in r .</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of complex life cycles on genetic diversity: cyclical parthenogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12550⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (5), pp.336-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2016.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926159v1</w:t>
+                <w:t xml:space="preserve">hal-01462754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of complex life cycles on genetic diversity: cyclical parthenogenesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RClone: a package to identify MultiLocus Clonal Lineages and handle clonal data sets in r .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (5), pp.336-347. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (8), pp.966 - 970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2016.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462754v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare sex or out of reach equilibrium? The dynamics of F IS in partially clonal organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3842,51 +3842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation and approximation tools for big, dense Markov chain transition matrices in population genetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,51 +3894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (1), pp.31. </w:t>
@@ -3976,64 +3976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Exact Distributions of F-IS under Partial Asexuality in Small Finite Populations with Mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e85228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,319 +4061,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism pattern at a miniature inverted-repeat transposable element locus downstream of the domestication gene Teosinte-branched1 in wild and domesticated pearl millet</w:t>
+                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Y. Dussert</w:t>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -S. M. -S. Remigereau</w:t>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. G. Lakis</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12139⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964405v1</w:t>
+                <w:t xml:space="preserve">hal-01208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphism pattern at a miniature inverted-repeat transposable element locus downstream of the domestication gene Teosinte-branched1 in wild and domesticated pearl millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -S. M. -S. Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+                <w:t xml:space="preserve">M. C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">A. A. Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">G. G. Lakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.327 - 340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208674v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
               </w:r>
@@ -4487,376 +4487,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
+                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">P. Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr252⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (21), pp.5251-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639983v1</w:t>
+                <w:t xml:space="preserve">hal-00753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
+                <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Mahéo</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753439v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microevolution of s-allele frequencies in wild cherry populations: respective impacts of negative frequency dependent selection and genetic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4928,64 +4928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and fitness in small populations of partially asexual, self-incompatible plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (5), pp.482-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5058,51 +5058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,51 +5174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary and functional insights into reproductive strategies of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5303,77 +5303,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (14), pp.3050-61. </w:t>
@@ -5423,51 +5423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal allelic frequencies at the self-incompatibility locus within local populations of Prunus avium L.: an effect of population structure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.X. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (21), pp.4608-18. </w:t>
@@ -5674,51 +5674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5820,77 +5820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental participation in progeny and effective population sizes in experimental seed orchards of wild cherry Prunus avium L. (Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balsemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,103 +5986,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
@@ -6105,925 +6105,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire MEE (Modélisation en écologie et évolution)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137689v1</w:t>
+                <w:t xml:space="preserve">hal-04137877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genetic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Réunion du Réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137651v1</w:t>
+                <w:t xml:space="preserve">hal-04137858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MEE (Modélisation en écologie et évolution)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137877v1</w:t>
+                <w:t xml:space="preserve">hal-04137682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137858v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Demographic and genetic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2ème Réunion du Réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137682v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic models help understanding the evolution of partially clonal species and inferring rate of clonality from genetic diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Chile-France Academic Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Universidad de Chile; Pontificia Universidad Católica de Chile; Universidad de Concepción, Sep 2021, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459158v1</w:t>
+                <w:t xml:space="preserve">hal-03810648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">, The International Research Network (IRN) Polyploidy and Biodiversity; The French « Plant Genome Dynamics » network (DYNAGEV), Oct 2021, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810648v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stochastic models help understanding the evolution of partially clonal species and inferring rate of clonality from genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Research Network (IRN) Polyploidy and Biodiversity; The French « Plant Genome Dynamics » network (DYNAGEV), Oct 2021, Rennes (Campus de Beaulieu), France</w:t>
+              <w:t xml:space="preserve">Third Chile-France Academic Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Universidad de Chile; Pontificia Universidad Católica de Chile; Universidad de Concepción, Sep 2021, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459074v1</w:t>
+                <w:t xml:space="preserve">hal-04459158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Stabilization after Allopolyploidization in nascent Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7065,51 +7065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of genetic diversity in partially clonal populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Genetic Association President’s Symposium: Sex and Asex: the genetics of complex life cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7134,51 +7134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des modes de reproduction sur la diversité génétique et implications pour les stratégies de conservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7216,90 +7216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
@@ -7328,90 +7328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de « vieilles » lignées asexuées chez les rouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2016 du groupe "champignons phytopathogènes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7436,90 +7436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7714,64 +7714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RClone : Partially Clonal Populations Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7860,51 +7860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7942,103 +7942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two time steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
@@ -8080,64 +8080,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un système de reproduction combinant auto-incompatibilité gamétophytique et asexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010, Colloque national d’écologie scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8175,64 +8175,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of inbreeding depression in species combining self-incompatibility and partial asexual reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8289,77 +8289,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Information for Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8416,90 +8416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping measures and population genetic indices for assesing reproductive modes of polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12760022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8526,103 +8526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate 1.01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8801,77 +8801,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased clonality, decreased allele diversity and high genetic structure in tetraploid sea anemone Aulactinia stella populations from North Pacific to Atlantic across the Arctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -8925,51 +8925,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la propagation asexuée et du système d'auto-incompatibilité gamétophytique sur la structuration et l'évolution de la diversité génétique d'une essence forestière entomophile et disséminée, Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. ENGREF (AgroParisTech), 2006. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 06ENGR0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9086,51 +9086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57E459A8"/>
+    <w:nsid w:val="3B48CCF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9317,51 +9317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-stoeckel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6064-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23029989X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shainker-Connelly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanna Crowell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Heiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amsler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shilling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Higginbotham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Amsler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Volkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger&#8208;hadfield" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina M. Hill-Spanik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Kosaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2284074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brinkley Thornton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Spalding" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Harris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Wade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13508" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. Amsler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcclintock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill J. Baker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03745020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13316" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15532" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.52" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0388-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085228" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Dussert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -S. M. -S. Remigereau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Snirc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12139" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7316RG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459158v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047221v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002599v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/06ENGR0008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-stoeckel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6064-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23029989X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Heiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amsler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shilling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Higginbotham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Amsler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Volkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shainker-Connelly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanna Crowell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13539" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Williams" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger&#8208;hadfield" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina M. Hill-Spanik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Kosaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2284074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brinkley Thornton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Spalding" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Harris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Wade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13508" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. Amsler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcclintock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill J. Baker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03745020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13316" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15532" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0388-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085228" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Dussert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -S. M. -S. Remigereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Snirc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7316RG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047221v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002599v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/06ENGR0008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>