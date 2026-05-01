--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -171,5798 +171,5915 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phenotypic variation to patterns of genetic isolation along a speciation continuum</w:t>
+                <w:t xml:space="preserve">A clonal legacy? Reproductive mode variation in hard‐ and soft‐bottom Gracilaria vermiculophylla populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Heiser</w:t>
+                <w:t xml:space="preserve">Alexis Oetterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Amsler</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Shilling</w:t>
+                <w:t xml:space="preserve">Will Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel Higginbotham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (1), pp.3-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13529⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 62 (2), pp.427-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.70143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187071v1</w:t>
+                <w:t xml:space="preserve">hal-05606855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased clonality and genetic differentiation across the Arctic Ocean in tetraploid sea anemone Aulactinia stella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking phenotypic variation to patterns of genetic isolation along a speciation continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
+                <w:t xml:space="preserve">Charles Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Volkov</w:t>
+                <w:t xml:space="preserve">Andrew Shilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hazel Higginbotham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500922v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality and interannual stability in the population genetic structure of Batrachospermum gelatinosum (Rhodophyta)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Increased clonality and genetic differentiation across the Arctic Ocean in tetraploid sea anemone Aulactinia stella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13539⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187059v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoicy, dioicy, and genetic structure in three species of Sheathia (Batrachospermales, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Vis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jpy.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reproductive system of the cryptogenic alga Chondria tumulosa (Florideophyceae) at Manawai, Papahānaumokuākea Marine National Monument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Williams</w:t>
+                <w:t xml:space="preserve">Seasonality and interannual stability in the population genetic structure of Batrachospermum gelatinosum (Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy A Krueger‐hadfield</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roseanna Crowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2284074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.172-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423788v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Bayesian Computation applied to time series of population genetic data disentangles rapid genetic changes and demographic variations in a pathogen population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Population genetics of the freshwater red alga Batrachospermum gelatinosum (Rhodophyta) I: Frequent intragametophytic selfing in a monoicous, haploid–diploid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseanna Crowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16965⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (6), pp.1420-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122413v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics of the freshwater red alga Batrachospermum gelatinosum (Rhodophyta) I: Frequent intragametophytic selfing in a monoicous, haploid–diploid species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Approximate Bayesian Computation applied to time series of population genetic data disentangles rapid genetic changes and demographic variations in a pathogen population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13510⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095806v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonality contributes to the spread of Avrainvillea lacerata (Bryopsidales, Chlorophyta) in Hawai‘i</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reproductive system of the cryptogenic alga Chondria tumulosa (Florideophyceae) at Manawai, Papahānaumokuākea Marine National Monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger‐hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brinkley Thornton</w:t>
+                <w:t xml:space="preserve">Kristina M. Hill-Spanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Spalding</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Randall K. Kosaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachael Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13508⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Phycologia, 63, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2284074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057984v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Clonality contributes to the spread of Avrainvillea lacerata (Bryopsidales, Chlorophyta) in Hawai‘i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brinkley Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Spalding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
+                <w:t xml:space="preserve">Melissa Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Harang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Rachael Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (6), pp.1371-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687103v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral genetic structuring of pathogen populations during rapid adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Harang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esae036⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792713v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+                <w:t xml:space="preserve">Neutral genetic structuring of pathogen populations during rapid adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 116, pp.62-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esae036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrasporophytic bias coupled with heterozygote deficiency in Antarctic Plocamium sp. (Florideophyceae, Rhodophyta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Heiser</w:t>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles D. Amsler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James B. Mcclintock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bill J. Baker</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13339⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04167428v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The advantage of sex: Reinserting fluctuating selection in the pluralist approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrasporophytic bias coupled with heterozygote deficiency in Antarctic Plocamium sp. (Florideophyceae, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles D. Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">James B. Mcclintock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wajnberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bill J. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (8), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (4), pp.681-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745020v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-acting self-incompatible system, preferential allogamy and delayed selfing in the heteromorphic invasive populations of Ludwigia grandiflora subsp. hexapetala</w:t>
+                <w:t xml:space="preserve">The advantage of sex: Reinserting fluctuating selection in the pluralist approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Octavio Portillo Lemus</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Harang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807717v1</w:t>
+                <w:t xml:space="preserve">hal-03745020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Effect of Haplodiplonty and Partial Clonality on Genotypic and Genetic Diversity in a Finite Mutating Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Late-acting self-incompatible system, preferential allogamy and delayed selfing in the heteromorphic invasive populations of Ludwigia grandiflora subsp. hexapetala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Octavio Portillo Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Harang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esaa062⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236056v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Combined Effect of Haplodiplonty and Partial Clonality on Genotypic and Genetic Diversity in a Finite Mutating Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.78-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esaa062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227311v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Bozec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Haury</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230 (5), pp.2072-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236068v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discernible and hidden effects of clonality on the genotypic and genetic states of populations: Improving our estimation of clonal rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Porro</w:t>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud‐haond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (4), pp.1068-1084. </w:t>
+              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.74-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288922v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Genetic Consequences of Clonality in Haplodiplontic Taxa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The discernible and hidden effects of clonality on the genotypic and genetic states of populations: Improving our estimation of clonal rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+                <w:t xml:space="preserve">Barbara Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud‐haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esaa063⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1068-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229012v1</w:t>
+                <w:t xml:space="preserve">hal-03288922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the population genetics of partially clonal organisms: When seagrass data meet theoretical expectations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploring the Genetic Consequences of Clonality in Haplodiplontic Taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.92-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esaa063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937568v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the population genetics of partially clonal organisms: When seagrass data meet theoretical expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sophie Arnaud‐haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Saunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diane Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (8), pp.2086- 2100. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (17), pp.3248-3260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/EVA.12967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550669v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genitoni</w:t>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Vassaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
+                <w:t xml:space="preserve">Alice Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13162⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.2086- 2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/EVA.12967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926395v1</w:t>
+                <w:t xml:space="preserve">hal-02550669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Becheler</w:t>
+                <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (6), pp.e251-e267. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (2), pp.280-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608371v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization between two cryptic filamentous brown seaweeds along the shore: analysing pre- and postzygotic barriers in populations of individuals with varying ploidy levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro E. Montecinos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Couceiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14098⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.e251-e267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552937v1</w:t>
+                <w:t xml:space="preserve">hal-01608371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of complex life cycles on genetic diversity: cyclical parthenogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridization between two cryptic filamentous brown seaweeds along the shore: analysing pre- and postzygotic barriers in populations of individuals with varying ploidy levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E. Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Reichel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2016.52⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (13), pp.3497 - 3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462754v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RClone: a package to identify MultiLocus Clonal Lineages and handle clonal data sets in r .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (8), pp.966 - 970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.12550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare sex or out of reach equilibrium? The dynamics of F IS in partially clonal organisms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Effects of complex life cycles on genetic diversity: cyclical parthenogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-016-0388-z⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (5), pp.336-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2016.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345820v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal clines in the frequency distribution of 'super-clones' in an aphid crop pest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rare sex or out of reach equilibrium? The dynamics of F IS in partially clonal organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485315000619⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-016-0388-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462722v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation and approximation tools for big, dense Markov chain transition matrices in population genetics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Reichel</w:t>
+                <w:t xml:space="preserve">Longitudinal clines in the frequency distribution of 'super-clones' in an aphid crop pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bahier</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-015-0061-5⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (6), pp.694-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485315000619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286505v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exact Distributions of F-IS under Partial Asexuality in Small Finite Populations with Mutation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Interpretation and approximation tools for big, dense Markov chain transition matrices in population genetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085228⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-015-0061-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208758v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Exact Distributions of F-IS under Partial Asexuality in Small Finite Populations with Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e85228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208674v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism pattern at a miniature inverted-repeat transposable element locus downstream of the domestication gene Teosinte-branched1 in wild and domesticated pearl millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -S. M. -S. Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Y. Dussert</w:t>
+                <w:t xml:space="preserve">M. C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -S. M. -S. Remigereau</w:t>
+                <w:t xml:space="preserve">A. A. Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Lakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.327 - 340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003690⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916967v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nouhaud</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mieuzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mahéo</w:t>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (8), pp.e1003690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753439v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">F. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (2), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (21), pp.5251-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639983v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microevolution of s-allele frequencies in wild cherry populations: respective impacts of negative frequency dependent selection and genetic drift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Klein</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01457.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598247v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and fitness in small populations of partially asexual, self-incompatible plants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microevolution of s-allele frequencies in wild cherry populations: respective impacts of negative frequency dependent selection and genetic drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (5), pp.482-92. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (2), pp.486-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505867v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signature of amphimixis allows for the detection and fine scale localization of sexual reproduction events in a mainly parthenogenetic nematode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and fitness in small populations of partially asexual, self-incompatible plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04511.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (5), pp.482-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668661v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary and functional insights into reproductive strategies of aphids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic signature of amphimixis allows for the detection and fine scale localization of sexual reproduction events in a mainly parthenogenetic nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Villate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.488-496. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.856-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04511.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661743v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and agricultural context shape reproductive mode variation in an aphid crop pest.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary and functional insights into reproductive strategies of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gilabert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04250.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729971v1</w:t>
+                <w:t xml:space="preserve">hal-02661743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal allelic frequencies at the self-incompatibility locus within local populations of Prunus avium L.: an effect of population structure?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Climate and agricultural context shape reproductive mode variation in an aphid crop pest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (14), pp.3050-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04250.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01504.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02590626v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range expansion of an introduced insect pest through multiple colonizations of specialized clones.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unequal allelic frequencies at the self-incompatibility locus within local populations of Prunus avium L.: an effect of population structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peccoud</w:t>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Figueroa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03949.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.889-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729150v1</w:t>
+                <w:t xml:space="preserve">hal-02590626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Host range expansion of an introduced insect pest through multiple colonizations of specialized clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Grange</w:t>
+                <w:t xml:space="preserve">A.X. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Fernandez Manjarres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+                <w:t xml:space="preserve">C.C. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (8), pp.2109-2118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02926.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (21), pp.4608-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03949.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02588089v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heterozygote excess in a self-incompatible and partially clonal forest tree species Prunus avium L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Fernandez Manjarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (8), pp.2109-2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02926.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parental participation in progeny and effective population sizes in experimental seed orchards of wild cherry Prunus avium L. (Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balsemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 64 (5), pp.533-539. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5972,203 +6089,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6183,1501 +6300,1501 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MEE (Modélisation en écologie et évolution)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
+                <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137858v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
+                <w:t xml:space="preserve">Demographic and genetic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2ème Réunion du Réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137682v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
+                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137689v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genetic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
+                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Réunion du Réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137651v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Research Network (IRN) Polyploidy and Biodiversity; The French « Plant Genome Dynamics » network (DYNAGEV), Oct 2021, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models help understanding the evolution of partially clonal species and inferring rate of clonality from genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Chile-France Academic Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; Universidad de Chile; Pontificia Universidad Católica de Chile; Universidad de Concepción, Sep 2021, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Stabilization after Allopolyploidization in nascent Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of genetic diversity in partially clonal populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Genetic Association President’s Symposium: Sex and Asex: the genetics of complex life cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des modes de reproduction sur la diversité génétique et implications pour les stratégies de conservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de « vieilles » lignées asexuées chez les rouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2016 du groupe "champignons phytopathogènes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7687,117 +7804,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RClone : Partially Clonal Populations Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7807,465 +7924,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotypage SNP : Protocole Hi-Plex2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two time steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un système de reproduction combinant auto-incompatibilité gamétophytique et asexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010, Colloque national d’écologie scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of inbreeding depression in species combining self-incompatibility and partial asexual reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8275,509 +8392,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Information for Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13610355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping measures and population genetic indices for assesing reproductive modes of polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12760022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate 1.01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de gestions différenciées de vergers à graines : le merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.22-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8787,121 +8904,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased clonality, decreased allele diversity and high genetic structure in tetraploid sea anemone Aulactinia stella populations from North Pacific to Atlantic across the Arctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8911,114 +9028,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la propagation asexuée et du système d'auto-incompatibilité gamétophytique sur la structuration et l'évolution de la diversité génétique d'une essence forestière entomophile et disséminée, Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. ENGREF (AgroParisTech), 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 06ENGR0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9086,51 +9203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B48CCF1"/>
+    <w:nsid w:val="E45D7DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9317,51 +9434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-stoeckel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6064-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23029989X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Heiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amsler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shilling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Higginbotham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Amsler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Volkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shainker-Connelly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanna Crowell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13539" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Williams" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger&#8208;hadfield" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina M. Hill-Spanik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Kosaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2284074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brinkley Thornton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Spalding" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Harris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Wade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13508" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. Amsler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcclintock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill J. Baker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03745020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13316" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15532" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0388-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085228" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Dussert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -S. M. -S. Remigereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Snirc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7316RG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047221v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002599v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/06ENGR0008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-stoeckel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6064-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23029989X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oetterer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Ryan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Heiser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amsler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Higginbotham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Amsler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Volkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shainker-Connelly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanna Crowell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13539" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13510" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger&#8208;hadfield" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina M. Hill-Spanik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Kosaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2284074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brinkley Thornton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Spalding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Harris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Wade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. Amsler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcclintock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill J. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13339" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03745020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13316" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12550" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0388-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208758v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085228" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Dussert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -S. M. -S. Remigereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Snirc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7316RG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146101v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/06ENGR0008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>