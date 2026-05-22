--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -560,785 +560,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoicy, dioicy, and genetic structure in three species of Sheathia (Batrachospermales, Rhodophyta)</w:t>
+                <w:t xml:space="preserve">Seasonality and interannual stability in the population genetic structure of Batrachospermum gelatinosum (Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseanna Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.70032⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.172-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187046v1</w:t>
+                <w:t xml:space="preserve">hal-05187059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality and interannual stability in the population genetic structure of Batrachospermum gelatinosum (Rhodophyta)</w:t>
+                <w:t xml:space="preserve">Monoicy, dioicy, and genetic structure in three species of Sheathia (Batrachospermales, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Vis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roseanna Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (1), pp.172-193. </w:t>
+              <w:t xml:space="preserve">, 2025, 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.13539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187059v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reproductive system of the cryptogenic alga Chondria tumulosa (Florideophyceae) at Manawai, Papahānaumokuākea Marine National Monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger‐hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina M. Hill-Spanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall K. Kosaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Phycologia, 63, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2284074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265149v1</w:t>
+                <w:t xml:space="preserve">hal-04423788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics of the freshwater red alga Batrachospermum gelatinosum (Rhodophyta) I: Frequent intragametophytic selfing in a monoicous, haploid–diploid species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13510⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095806v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian Computation applied to time series of population genetic data disentangles rapid genetic changes and demographic variations in a pathogen population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.16965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reproductive system of the cryptogenic alga Chondria tumulosa (Florideophyceae) at Manawai, Papahānaumokuākea Marine National Monument</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Randall K. Kosaki</w:t>
+                <w:t xml:space="preserve">Population genetics of the freshwater red alga Batrachospermum gelatinosum (Rhodophyta) I: Frequent intragametophytic selfing in a monoicous, haploid–diploid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Shainker-Connelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseanna Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Phycologia, 63, pp.36-44. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (6), pp.1420-1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2284074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423788v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonality contributes to the spread of Avrainvillea lacerata (Bryopsidales, Chlorophyta) in Hawai‘i</w:t>
               </w:r>
@@ -1471,51 +1471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,90 +1592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral genetic structuring of pathogen populations during rapid adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 116, pp.62-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1709,51 +1709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,90 +3197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3459,317 +3459,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RClone: a package to identify MultiLocus Clonal Lineages and handle clonal data sets in r .</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Bailleul</w:t>
+                <w:t xml:space="preserve">Effects of complex life cycles on genetic diversity: cyclical parthenogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12550⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (5), pp.336-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2016.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926159v1</w:t>
+                <w:t xml:space="preserve">hal-01462754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of complex life cycles on genetic diversity: cyclical parthenogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+                <w:t xml:space="preserve">RClone: a package to identify MultiLocus Clonal Lineages and handle clonal data sets in r .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (5), pp.336-347. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (8), pp.966 - 970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2016.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462754v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare sex or out of reach equilibrium? The dynamics of F IS in partially clonal organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,51 +3959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation and approximation tools for big, dense Markov chain transition matrices in population genetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,319 +4178,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism pattern at a miniature inverted-repeat transposable element locus downstream of the domestication gene Teosinte-branched1 in wild and domesticated pearl millet</w:t>
+                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Y. Dussert</w:t>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -S. M. -S. Remigereau</w:t>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. G. Lakis</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12139⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964405v1</w:t>
+                <w:t xml:space="preserve">hal-01208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphism pattern at a miniature inverted-repeat transposable element locus downstream of the domestication gene Teosinte-branched1 in wild and domesticated pearl millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -S. M. -S. Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+                <w:t xml:space="preserve">M. C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">A. A. Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">G. G. Lakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.327 - 340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208674v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
               </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6103,90 +6103,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6228,90 +6228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MEE (Modélisation en écologie et évolution)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6330,489 +6330,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137689v1</w:t>
+                <w:t xml:space="preserve">hal-04137858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genetic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Réunion du Réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137651v1</w:t>
+                <w:t xml:space="preserve">hal-04137682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genetic signatures of rapid demographic changes caused by directional selection, the case of a pathogen population overcoming plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Demographic and genomic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé 2022; 40ème réunion du Groupe d'Étude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137858v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Demographic and genetic consequences of a rapid adaptation event in the poplar rust pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2ème Réunion du Réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137682v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations.</w:t>
               </w:r>
@@ -7445,90 +7445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de « vieilles » lignées asexuées chez les rouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2016 du groupe "champignons phytopathogènes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7566,51 +7566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8059,90 +8059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two time steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8419,51 +8419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Information for Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8546,77 +8546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping measures and population genetic indices for assesing reproductive modes of polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12760022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8643,90 +8643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate 1.01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9203,51 +9203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E45D7DB7"/>
+    <w:nsid w:val="9B1AC000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9434,51 +9434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-stoeckel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6064-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23029989X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oetterer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Ryan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Heiser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amsler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Higginbotham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Amsler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Volkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shainker-Connelly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanna Crowell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13539" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13510" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger&#8208;hadfield" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina M. Hill-Spanik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Kosaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2284074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brinkley Thornton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Spalding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Harris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Wade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. Amsler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcclintock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill J. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13339" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03745020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13316" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12550" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0388-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208758v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085228" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Dussert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -S. M. -S. Remigereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Snirc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7316RG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146101v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/06ENGR0008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-stoeckel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6064-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23029989X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oetterer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Ryan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Heiser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amsler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Higginbotham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Amsler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Volkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shainker-Connelly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanna Crowell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13539" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Williams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger&#8208;hadfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina M. Hill-Spanik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall K. Kosaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2284074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brinkley Thornton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Spalding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Harris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Wade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D. Amsler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcclintock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill J. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13339" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03745020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13316" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reichel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.52" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12550" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0388-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000619" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bahier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-015-0061-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208758v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085228" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Dussert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -S. M. -S. Remigereau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Snirc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7316RG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505867v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04511.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q21NHW03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729971v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04250.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFXM9ZX7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01504.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peccoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03949.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Manjarres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02926.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPKX6WK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137689v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146101v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755474v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/06ENGR0008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>