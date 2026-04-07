--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -440,273 +440,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118320v1</w:t>
+                <w:t xml:space="preserve">hal-05304303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304303v1</w:t>
+                <w:t xml:space="preserve">hal-05118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
               </w:r>
@@ -852,51 +852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -973,51 +973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1049,282 +1049,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
               </w:r>
@@ -1474,51 +1474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1550,273 +1550,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400206v1</w:t>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San José, California, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristofoli Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,51 +2109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2191,64 +2191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,149 +2348,158 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un graphe de connaissances géohistorique à partir d’annuaires du commerce parisien du XIXe siècle : application aux métiers de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2512,93 +2521,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1-2), pp.179-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2608,51 +2617,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2674,191 +2683,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Construction d'un graphe géohistorique à partir des annuaires du commerce parisien du 19e siècle : application aux photographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2868,147 +2877,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``Straight to COURT!'': COnstrUcting a geneRalisable framework for probing the eThical boundaries of large language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rebecca Ondraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Contesotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Kompuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS), Bertinoro, Italy. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3018,51 +3027,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reconstruction of the genealogy of plots and buildings from historical sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3117,142 +3126,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles et des bâtiments à partir de sources historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Journées de la Recherche UGE-IGN-ENSG &amp; Journée des doctorants de l'école doctorale MSTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3261,97 +3270,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Jose, California, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3361,51 +3370,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français du 19ème siècle pour la reconnaissance d'entités nommées imbriquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3427,148 +3436,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8167628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Comparaison d'approches de reconnaissance d'entités nommées imbriquées dans des documents historiques structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,65 +3585,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://huggingface.co/nlpso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3702,51 +3711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34CACE40"/>
+    <w:nsid w:val="9445E3D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3933,51 +3942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-tual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-7949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rebecca Ondraszek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Contesotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuccarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kompu&#353;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-tual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-7949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rebecca Ondraszek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Contesotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuccarini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kompu&#353;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>