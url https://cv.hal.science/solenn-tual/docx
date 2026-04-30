--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -686,148 +686,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987442v1</w:t>
+                <w:t xml:space="preserve">hal-05373505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
@@ -882,449 +882,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373505v1</w:t>
+                <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463770v1</w:t>
+                <w:t xml:space="preserve">hal-04987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
               </w:r>
@@ -2591,77 +2591,227 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">``Straight to COURT!'': COnstrUcting a geneRalisable framework for probing the eThical boundaries of large language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rebecca Ondraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Contesotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Kompuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS), Bertinoro, Italy. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2709,73 +2859,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Construction d'un graphe géohistorique à partir des annuaires du commerce parisien du 19e siècle : application aux photographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2823,207 +2973,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390522v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04619712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3711,51 +3711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9445E3D6"/>
+    <w:nsid w:val="823529F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-tual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-7949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rebecca Ondraszek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Contesotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuccarini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kompu&#353;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-tual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-7949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rebecca Ondraszek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Contesotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuccarini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kompu&#353;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>