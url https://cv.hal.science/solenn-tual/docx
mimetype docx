--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8549-7949</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-0tzul4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -177,2141 +198,2141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2025 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zekun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeje Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition – ICDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.568-585, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04630-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Ahmed-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+                <w:t xml:space="preserve">hal-04721201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721201v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured information from maps and registers guided by the history of the Napoleonic cadaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie (ICHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, UMR 5600 - EVS (Environnement, Ville, Société) &amp; Imago Mundi, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristofoli Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Chapron</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41682-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400206v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994759v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275462v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2321,1046 +2342,1046 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un graphe de connaissances géohistorique à partir d’annuaires du commerce parisien du XIXe siècle : application aux métiers de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1-2), pp.179-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/roia.98⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05444627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Code] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Code] Construction d'un graphe géohistorique à partir des annuaires du commerce parisien du 19e siècle : application aux photographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``Straight to COURT!'': COnstrUcting a geneRalisable framework for probing the eThical boundaries of large language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rebecca Ondraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Contesotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Kompuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS), Bertinoro, Italy. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cuccarini</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04619712v1</w:t>
-              </w:r>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-04390522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reconstruction of the genealogy of plots and buildings from historical sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles et des bâtiments à partir de sources historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Journées de la Recherche UGE-IGN-ENSG &amp; Journée des doctorants de l'école doctorale MSTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Jose, California, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3370,280 +3391,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français du 19ème siècle pour la reconnaissance d'entités nommées imbriquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8167628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Comparaison d'approches de reconnaissance d'entités nommées imbriquées dans des documents historiques structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://huggingface.co/nlpso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3711,51 +3732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="823529F1"/>
+    <w:nsid w:val="7CD062A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-tual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-7949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rebecca Ondraszek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Contesotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuccarini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kompu&#353;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenn-tual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8549-7949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-0tzul4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rebecca Ondraszek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Contesotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuccarini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kompu&#353;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>