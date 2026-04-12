--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -206,403 +206,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Two Neighboring Conducive and Suppressive Soils Toward Plant Parasitism Caused by Phelipanche ramosa on Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+                <w:t xml:space="preserve">Christophe Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
+                <w:t xml:space="preserve">Grégory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aël Radovcic</w:t>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.110891. </w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.425-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/pbiomes-12-23-0140-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695172v1</w:t>
+                <w:t xml:space="preserve">hal-04835386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-13C-glucose incorporation into source leaves of Brassica napus highlights light-dependent regulations of metabolic fluxes within central carbon metabolism</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Dellero</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Berardocco</w:t>
+                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Radovcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2023.154162⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351796v1</w:t>
+                <w:t xml:space="preserve">hal-04695172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Two Neighboring Conducive and Suppressive Soils Toward Plant Parasitism Caused by Phelipanche ramosa on Brassica napus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U-13C-glucose incorporation into source leaves of Brassica napus highlights light-dependent regulations of metabolic fluxes within central carbon metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jestin</w:t>
+                <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Montiel</w:t>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.425-445. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 292, pp.154162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/pbiomes-12-23-0140-r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2023.154162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835386v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consecutive action of two BAHD acyltransferases promotes tetracoumaroyl spermine accumulation in chicory</w:t>
               </w:r>
@@ -761,51 +761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -886,77 +886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific African</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.e00585. </w:t>
@@ -994,51 +994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,64 +1266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and physiological adjustment of Suaeda maritima to combined salinity and hypoxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan H Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E Seal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,303 +1381,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the salt stress vulnerability of three invasive freshwater plant species using a metaolic profiling approach</w:t>
+                <w:t xml:space="preserve">Overexpression of ALDH10A8 and ALDH10A9 Genes Provides Insight into Their Role in Glycine Betaine Synthesis and Affects Primary Metabolism in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Thouvenot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tagnon D. Missihoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Willée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad R. Shafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.11.007⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (9), pp.1798-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098370v1</w:t>
+                <w:t xml:space="preserve">hal-01188224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of ALDH10A8 and ALDH10A9 Genes Provides Insight into Their Role in Glycine Betaine Synthesis and Affects Primary Metabolism in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of the salt stress vulnerability of three invasive freshwater plant species using a metaolic profiling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Willée</w:t>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcv105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188224v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating feeding stimulation to protect crops against insect pests?</w:t>
               </w:r>
@@ -1689,77 +1689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (11-12), pp.1220-1231. </w:t>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4251C493"/>
+    <w:nsid w:val="83731ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2272,51 +2272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-berardocco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4584-0965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2023.154162" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-12-23-0140-r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Hadjadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Behr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Seal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Flowers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ39N3GP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagnon D. Missihoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Will&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad R. Shafiq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0517-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-berardocco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4584-0965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835386v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-12-23-0140-r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2023.154162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Hadjadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Behr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Seal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Flowers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagnon D. Missihoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Will&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad R. Shafiq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ39N3GP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0517-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>