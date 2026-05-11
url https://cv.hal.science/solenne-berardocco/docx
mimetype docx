--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -206,403 +206,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Two Neighboring Conducive and Suppressive Soils Toward Plant Parasitism Caused by Phelipanche ramosa on Brassica napus</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Martinez</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jestin</w:t>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Montiel</w:t>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Aël Radovcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.425-445. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/pbiomes-12-23-0140-r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835386v1</w:t>
+                <w:t xml:space="preserve">hal-04695172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
+                <w:t xml:space="preserve">U-13C-glucose incorporation into source leaves of Brassica napus highlights light-dependent regulations of metabolic fluxes within central carbon metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 292, pp.154162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2023.154162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695172v1</w:t>
+                <w:t xml:space="preserve">hal-04351796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-13C-glucose incorporation into source leaves of Brassica napus highlights light-dependent regulations of metabolic fluxes within central carbon metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Analysis of Two Neighboring Conducive and Suppressive Soils Toward Plant Parasitism Caused by Phelipanche ramosa on Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Dellero</w:t>
+                <w:t xml:space="preserve">Christophe Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Berardocco</w:t>
+                <w:t xml:space="preserve">Grégory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 292, pp.154162. </w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.425-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2023.154162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/pbiomes-12-23-0140-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351796v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consecutive action of two BAHD acyltransferases promotes tetracoumaroyl spermine accumulation in chicory</w:t>
               </w:r>
@@ -761,51 +761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -886,77 +886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific African</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.e00585. </w:t>
@@ -994,51 +994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,64 +1266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and physiological adjustment of Suaeda maritima to combined salinity and hypoxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan H Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E Seal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,303 +1381,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of ALDH10A8 and ALDH10A9 Genes Provides Insight into Their Role in Glycine Betaine Synthesis and Affects Primary Metabolism in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Characterisation of the salt stress vulnerability of three invasive freshwater plant species using a metaolic profiling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tagnon D. Missihoun</w:t>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Willée</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcv105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188224v1</w:t>
+                <w:t xml:space="preserve">hal-01098370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the salt stress vulnerability of three invasive freshwater plant species using a metaolic profiling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of ALDH10A8 and ALDH10A9 Genes Provides Insight into Their Role in Glycine Betaine Synthesis and Affects Primary Metabolism in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagnon D. Missihoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Thouvenot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Eva Willée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad R. Shafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.11.007⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (9), pp.1798-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01098370v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating feeding stimulation to protect crops against insect pests?</w:t>
               </w:r>
@@ -1689,77 +1689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (11-12), pp.1220-1231. </w:t>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83731ACA"/>
+    <w:nsid w:val="5B36B1C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2272,51 +2272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-berardocco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4584-0965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835386v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-12-23-0140-r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2023.154162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Hadjadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Behr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Seal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Flowers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagnon D. Missihoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Will&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad R. Shafiq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ39N3GP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0517-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-berardocco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4584-0965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2023.154162" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-12-23-0140-r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Hadjadj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Behr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Seal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Flowers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ39N3GP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagnon D. Missihoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Will&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad R. Shafiq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0517-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>