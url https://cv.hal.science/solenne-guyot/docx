--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -263,320 +263,387 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Licence Humanités</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (littérature, histoire, philosophie, langues) dont un semestre en mobilité à Bergen (Norvège), Université de Strasbourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ENSEIGNEMENT :</w:t>
+        <w:t xml:space="preserve">ENSEIGNEMENT (total : 390 HETD) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025-2026 : vacataire chargée d’enseignement (96h/an)</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">● TD Méthodologie et analyse de texte médiévaux (L1, 24h) ● CM Histoire littéraire scandinave 1870-1910 (L2, 24h) ● TD Méthodologie et analyse de textes XIXe siècle (L2, 24h) ● TD Littératures et images : les explorations polaires (L3, 24h) ● supervision d'un atelier de traduction de textes féministes scandinaves</w:t>
+        <w:t xml:space="preserve">2025-2026 : vacataire chargée d’enseignement (95,5 HETD)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">● TD Méthodologie et analyse de texte médiévaux (L1, 24h) ● CI Histoire littéraire scandinave 1870-1910 (L2, 30h) ● TD Méthodologie et analyse de textes XIXe siècle (L2, 24h) ● TD Littératures et images : les explorations polaires (L3, 15h) ● TD Méthodologie de la recherche : utilisation de l’IA (L1/L2, 2,5h) ● co-encadrement d'un atelier de traduction de textes féministes scandinaves</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024-2025 : vacataire chargée d’enseignement (96h/an)</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">● TD Méthodologie et analyse de texte médiévaux (L1, 24h) ● CM Histoire littéraire scandinave 1870-1910 (L2, 24h) ● TD Méthodologie et analyse de textes XIXe siècle (L2, 24h) ● CM Contacts de langues et de cultures (L2-L3, 24h) ● participation au projet pédagogique Bokmål 5 : lecture-performance en norvégien et français de textes de Jon Fosse</w:t>
+        <w:t xml:space="preserve">2024-2025 : vacataire chargée d’enseignement (102 HETD)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">● TD Méthodologie et analyse de texte médiévaux (L1, 24h) ● CI Histoire littéraire scandinave 1870-1910 (L2, 30h) ● TD Méthodologie et analyse de textes XIXe siècle (L2, 24h) ● TD Contacts de langues et de cultures (L2-L3, 24h) ● participation au projet pédagogique Bokmål 5 : lecture-performance en norvégien et français de textes de Jon Fosse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2023-2024 : doctorante contractuelle chargée d’enseignement (64h/an)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">● TD Méthodologie et analyse de texte médiévaux (L1, 12h) ● CM Histoire littéraire scandinave 1870-1910 (L2, 24h) ● CM Contacts de langues et de cultures (L2-L3, 24h) ● CM Histoire culturelle des pays nordiques XIXe siècle (L1, 4h)  ● supervision d’un atelier théâtre : restitution d’une lecture-performance (</w:t>
+        <w:t xml:space="preserve">● TD Méthodologie et analyse de texte médiévaux (L1, 12h) ● TD Histoire littéraire scandinave 1870-1910 (L2, 24h) ● TD Contacts de langues et de cultures (L2-L3, 24h) ● TD Histoire culturelle des pays nordiques XIXe siècle (L1, 4h)  ● co-encadrement d’un atelier théâtre : restitution d’une lecture-performance (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Gant</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Bjørnson) ● supervision d’un voyage d’études à Caen ● co-organisation du ciné-débat autour de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">L'archipel des forêts</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Couturier, Lelièvre, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2022-2023 : doctorante contractuelle chargée d’enseignement (64h/an)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">● CM Histoire littéraire scandinave 1870-1910 (L2, 24h) ● CM Contacts de langues et de cultures (L2-L3, 24h) ● TD Introduction au médiévalisme (L3, 12h) ● CM Histoire culturelle des pays nordiques XIXe siècle (L1, 4h) ● co-organisation d’une rencontre littéraire avec Niviaq Korneliussen</w:t>
+        <w:t xml:space="preserve">● TD Histoire littéraire scandinave 1870-1910 (L2, 24h) ● TD Contacts de langues et de cultures (L2-L3, 24h) ● TD Introduction au médiévalisme (L3, 12h) ● TD Histoire culturelle des pays nordiques XIXe siècle (L1, 4h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021-2022 : doctorante contractuelle chargée d’enseignement (64h/an)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">● CM Histoire littéraire scandinave 1870-1910 (L2, 24h)  ● CM Contacts de langues et de cultures (L2-L3, 24h) ● TD Méthodologie de la recherche (L3, 8h) ● CM Histoire culturelle des pays nordiques XIXe siècle (L1, 4h) ● TD Littérature norroise (L2, 4h)</w:t>
+        <w:t xml:space="preserve">● TD Histoire littéraire scandinave 1870-1910 (L2, 24h)  ● TD Contacts de langues et de cultures (L2-L3, 24h) ● TD Méthodologie de la recherche (L3, 8h) ● TD Histoire culturelle des pays nordiques XIXe siècle (L1, 4h) ● TD Littérature norroise (L2, 4h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ORGANISATION D'ÉVÉNEMENTS SCIENTIFIQUES :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2023-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : co-organisation de </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">six ateliers pour les doctorant·e·s et jeunes doctoreur·e·s de la Société française de littérature générale et comparée (SFLGC).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Échanges informels lors de visio-conférences sur les approches méthodologiques et théoriques en littérature comparée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">05 mai 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : co-organisation avec Britta Benert d’une rencontre littéraire avec l'auteur </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pierre Kretz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">3 avril 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : co-organisation de la journée d’études jeunes chercheur·euse·s de la Société française de littérature générale et comparée (SFLGC) à la Sorbonne Nouvelle; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">« </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Comparatismes croisés : de nouvelles approches pour de nouveaux corpus ?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> »</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> avec Margaux Gérard, Sangyeon Kim, Laurence Riu-Commut et Marie-Lou Solbach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">24 mai 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : co-organisation de la journée d’études internationale à l'Université de Strasbourg « </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bjørnstjerne	Bjørnson hors frontières : un théâtre en jeu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> » avec Florence Fix, Corinne François-Denève et Raphaël Jamet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">21 mars 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> :  co-organisation avec Raphaël Jamet et Signe Brenøe d’une rencontre littéraire avec l'autrice </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Niviaq Korneliussen</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">printemps 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : co-organisation des &amp;quot;Spring Seminars&amp;quot;. Les doctorant·e·s de la nouvelle promotion du Programme doctoral international (PDI) de l'Université de Strasbourg se sont retrouvés à quatre reprises pour présenter leurs sujets de recherche en anglais à un public de non-spécialistes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">21 oct. 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : co-organisation de la IIIe édition de la journée d’étude jeunes chercheur·euse·s de l’UR 1337 (Université de Strasbourg) « </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Invitation aux voyages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MANDATS :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">déc 2025-auj.:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">représentante des doctorant·e·s de l'UR 1341</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">mai 2023-avril 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">représentante des doctorant·e·s de l'ED 520</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : siège au conseil de l’ED 520 ; élaboration de sondages ; création de contenus pour la communication interne ; organisation de moments de rencontres informels ; projets : « Booste ton doctorat » 2023 et 2024 (journées consacrées à l’accueil des primo-inscrit·e·s et au partage d’expériences entre doctorant·e·s) ; « RTT » (Rédige Ton Truc), sessions de rédaction hebdomadaire pour les doctorant·e·s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -602,50 +669,90 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2019-2021</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : représentante de la promotion 2019-2021 du Master d'études médiévales interdisciplinaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2016-2019</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : représentante de la promotion Quérini de la Licence Humanités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">BOURSES :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 : Bourse de mobilité pour la langue, la littérature et la culture norvégiennes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> octroyée par Direktoratet for høyere utdanning og kompetanse** (la Direction norvégienne de l'enseignement supérieur et des compétences)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 : bourse IDEX d’Excellence mobilité sortante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Critère : excellence du niveau académique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -668,175 +775,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révélations sur le genre dans l’obscurité du salon suédois d’Ur mörkret de Victoria Benedictsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À tâtons. L'obscurité dans les arts et la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.153-174, 2026, Interférences, 979-10-413-0085-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre vents et marées : de l’inaptitude à transmettre son savoir sur l’eau. Analyse en diptyque de la figure du savant incompris chez Ibsen et Strindberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Fournier Kiss; Charlotte Ladevèze; Davide Martino; Eva Rothenberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures de l’eau / Wasserkulturen / Water Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press Fribourg, pp.95-113, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -846,1049 +953,1187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Bjørnstjerne Bjørnson, illustre méconnu du théâtre européen du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau rend malade et la forêt se venge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, HS 20, pp.175-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/147vf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je retrouvais, dite par un homme, la question d’être une femme au monde. » Entretien avec Corinne François-Denève sur la (re)traduction d’En hanske [Le Gant]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne François-Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viking fantasies: from Ibsen’s plays to viking romance novels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Beyond National Romanticism: Ibsen’s Medievalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medievalisms of the Margins. Staging Medieval Memories in Outside Western Europe. Université de Strasbourg, 27-29 mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Reclaiming the Northern Past. The Shaping of National and Transnational Identities through Old Norse Literature 1750-1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014859v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Du sa’, at jeg var svanen, som trak din båd”: Revival of Medieval Characters from Wagner’s Operas in Når vi døde vågner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une elfe au bûcher des sorcières. Stigmatisation du personnage féminin par l’imaginaire médiéval dans &amp;quot;Olaf Liljekrans&amp;quot; (1856) d’Ibsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Ibsen Conference: « The Intermedial Ibsen »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nanjing, China</w:t>
+              <w:t xml:space="preserve">VIe congrès de l’Association Pour les Études Nordiques (APEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004018v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts ibséniennes : s'y perdre ou s'y retrouver ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Viking fantasies: from Ibsen’s plays to viking romance novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : « La forêt est une métaphore » (Besançon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Medievalisms of the Margins. Staging Medieval Memories in Outside Western Europe. Université de Strasbourg, 27-29 mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427641v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedelighetsdebatten og hanskestriden : le débat sur la morale sexuelle en Scandinavie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">“Du sa’, at jeg var svanen, som trak din båd”: Revival of Medieval Characters from Wagner’s Operas in Når vi døde vågner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur Bjørnstjerne Bjørnson à l’occasion de la sortie de la nouvelle traduction de En Handske par Corinne François-Denève (Centre universitaire de Norvège à Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XVth International Ibsen Conference: « The Intermedial Ibsen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430547v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le troll qui est en moi » : combattre ses démons dans Bygmester Solness d’Ibsen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sedelighetsdebatten og hanskestriden : le débat sur la morale sexuelle en Scandinavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve congrès de l’Association Pour les Études Nordiques (APEN) : Nous et les autres. Rapport au non-humain dans les pays du Nord, Lausanne, 5-7 juin 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur Bjørnstjerne Bjørnson à l’occasion de la sortie de la nouvelle traduction de En Handske par Corinne François-Denève (Centre universitaire de Norvège à Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420809v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tu n’es pas empereur. Tu es un oignon » Peer Gynt ou le voyageur fou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les forêts ibséniennes : s'y perdre ou s'y retrouver ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe journée d’étude jeunes chercheur.euses de l'UR 1337 : « Invitations aux voyages » (Strasbourg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque : « La forêt est une métaphore » (Besançon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430548v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines médiévales de l’univers marin inquiétant de Rosmersholm et de Fruen fra Havet d’Ibsen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">« Le troll qui est en moi » : combattre ses démons dans Bygmester Solness d’Ibsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : « Raviver l’eau pour une écopoétique comparatiste », Lausanne, Suisse, 9-11 novembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Ve congrès de l’Association Pour les Études Nordiques (APEN) : Nous et les autres. Rapport au non-humain dans les pays du Nord, Lausanne, 5-7 juin 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420823v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibsen’s Middle Ages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">« Tu n’es pas empereur. Tu es un oignon » Peer Gynt ou le voyageur fou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In-house seminar (Senter for Ibsen-studier, Oslo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">IIIe journée d’étude jeunes chercheur.euses de l'UR 1337 : « Invitations aux voyages » (Strasbourg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420824v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibsen : entre réécriture médiévale et modernité théâtrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les origines médiévales de l’univers marin inquiétant de Rosmersholm et de Fruen fra Havet d’Ibsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales du Grand-Est : « Renouvellements de la recherche en études germaniques et nordiques » (Metz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque international : « Raviver l’eau pour une écopoétique comparatiste », Lausanne, Suisse, 9-11 novembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430551v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s dance with the dead! The danse macabre in John Gabriel Borkman</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ibsen’s Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop international : « Nebensächlichkeiten in den Dramen von Henrik Ibsen » (Berlin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">In-house seminar (Senter for Ibsen-studier, Oslo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430552v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ibsen : entre réécriture médiévale et modernité théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales du Grand-Est : « Renouvellements de la recherche en études germaniques et nordiques » (Metz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let’s dance with the dead! The danse macabre in John Gabriel Borkman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international : « Nebensächlichkeiten in den Dramen von Henrik Ibsen » (Berlin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Vikings d’Ibsen : Hærmændene på Helgeland, une super saga dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe congrès de l’Association Pour les Études Nordiques (APEN) : « Entre Scandinavie et Baltique orientale » (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1898,281 +2143,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Norvège entre deux siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciné-débat autour du film l’Archipel des forêts (Couturier, Lelièvre, 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre littéraire avec Niviaq Korneliussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Brenoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2240,51 +2485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D04242F"/>
+    <w:nsid w:val="D0BE66EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2388,51 +2633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65FA3FDE"/>
+    <w:nsid w:val="DC725D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D4A7BD61"/>
+    <w:nsid w:val="C2B77F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2684,51 +2929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AB750F42"/>
+    <w:nsid w:val="528F0004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2832,51 +3077,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FFF43403"/>
+    <w:nsid w:val="B76399D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="0C3DC4A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2993,50 +3386,53 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3075,51 +3471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1103-6080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263155625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///ateliersflgc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/125990/comparatismes-croises-de-nouvelles-approches-pour-de-nouveaux-corpus.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/120402/journee-d-etudes-internationale-bjornstjerne-bjornson-hors-frontieres-un-theatre.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ea1337.unistra.fr/uploads/media/Programme_JE__Master_Doctorat.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05216662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147vf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Brenoe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1103-6080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263155625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///ateliersflgc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nord.unistra.fr/agenda/rencontre-avec-pierre-kretz-laureat-du-hebel-preis-2024-lectures-bilingues-et-echanges/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/125990/comparatismes-croises-de-nouvelles-approches-pour-de-nouveaux-corpus.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/120402/journee-d-etudes-internationale-bjornstjerne-bjornson-hors-frontieres-un-theatre.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.unistra.fr/agenda/rencontre-litteraire-avec-lautrice-groenlandaise-niviaq-korneliussen/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ea1337.unistra.fr/uploads/media/Programme_JE__Master_Doctorat.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05216662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147vf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Brenoe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>