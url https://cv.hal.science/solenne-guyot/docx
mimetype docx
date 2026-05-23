--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -1188,952 +1188,1034 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond National Romanticism: Ibsen’s Medievalism</w:t>
+                <w:t xml:space="preserve">From Golden Age to Climate Change: A Sixteenth-Century Dutch Account from the Arctic Permafrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Richman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reclaiming the Northern Past. The Shaping of National and Transnational Identities through Old Norse Literature 1750-1900</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">La perte du Nord. Trajectoires de l’histoire européenne de l’imaginaire du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, May 2026, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590236v1</w:t>
+                <w:t xml:space="preserve">hal-05629738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une elfe au bûcher des sorcières. Stigmatisation du personnage féminin par l’imaginaire médiéval dans &amp;quot;Olaf Liljekrans&amp;quot; (1856) d’Ibsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe congrès de l’Association Pour les Études Nordiques (APEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viking fantasies: from Ibsen’s plays to viking romance novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalisms of the Margins. Staging Medieval Memories in Outside Western Europe. Université de Strasbourg, 27-29 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Du sa’, at jeg var svanen, som trak din båd”: Revival of Medieval Characters from Wagner’s Operas in Når vi døde vågner</w:t>
+                <w:t xml:space="preserve">Beyond National Romanticism: Ibsen’s Medievalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Ibsen Conference: « The Intermedial Ibsen »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nanjing, China</w:t>
+              <w:t xml:space="preserve">Reclaiming the Northern Past. The Shaping of National and Transnational Identities through Old Norse Literature 1750-1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004018v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedelighetsdebatten og hanskestriden : le débat sur la morale sexuelle en Scandinavie</w:t>
+                <w:t xml:space="preserve">“Du sa’, at jeg var svanen, som trak din båd”: Revival of Medieval Characters from Wagner’s Operas in Når vi døde vågner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur Bjørnstjerne Bjørnson à l’occasion de la sortie de la nouvelle traduction de En Handske par Corinne François-Denève (Centre universitaire de Norvège à Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XVth International Ibsen Conference: « The Intermedial Ibsen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430547v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts ibséniennes : s'y perdre ou s'y retrouver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : « La forêt est une métaphore » (Besançon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le troll qui est en moi » : combattre ses démons dans Bygmester Solness d’Ibsen</w:t>
+                <w:t xml:space="preserve">Sedelighetsdebatten og hanskestriden : le débat sur la morale sexuelle en Scandinavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve congrès de l’Association Pour les Études Nordiques (APEN) : Nous et les autres. Rapport au non-humain dans les pays du Nord, Lausanne, 5-7 juin 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur Bjørnstjerne Bjørnson à l’occasion de la sortie de la nouvelle traduction de En Handske par Corinne François-Denève (Centre universitaire de Norvège à Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420809v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tu n’es pas empereur. Tu es un oignon » Peer Gynt ou le voyageur fou</w:t>
+                <w:t xml:space="preserve">« Le troll qui est en moi » : combattre ses démons dans Bygmester Solness d’Ibsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe journée d’étude jeunes chercheur.euses de l'UR 1337 : « Invitations aux voyages » (Strasbourg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Ve congrès de l’Association Pour les Études Nordiques (APEN) : Nous et les autres. Rapport au non-humain dans les pays du Nord, Lausanne, 5-7 juin 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430548v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines médiévales de l’univers marin inquiétant de Rosmersholm et de Fruen fra Havet d’Ibsen</w:t>
+                <w:t xml:space="preserve">« Tu n’es pas empereur. Tu es un oignon » Peer Gynt ou le voyageur fou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : « Raviver l’eau pour une écopoétique comparatiste », Lausanne, Suisse, 9-11 novembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">IIIe journée d’étude jeunes chercheur.euses de l'UR 1337 : « Invitations aux voyages » (Strasbourg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420823v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibsen’s Middle Ages</w:t>
+                <w:t xml:space="preserve">Les origines médiévales de l’univers marin inquiétant de Rosmersholm et de Fruen fra Havet d’Ibsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In-house seminar (Senter for Ibsen-studier, Oslo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Colloque international : « Raviver l’eau pour une écopoétique comparatiste », Lausanne, Suisse, 9-11 novembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420824v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibsen : entre réécriture médiévale et modernité théâtrale</w:t>
+                <w:t xml:space="preserve">Ibsen’s Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales du Grand-Est : « Renouvellements de la recherche en études germaniques et nordiques » (Metz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">In-house seminar (Senter for Ibsen-studier, Oslo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430551v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s dance with the dead! The danse macabre in John Gabriel Borkman</w:t>
+                <w:t xml:space="preserve">Ibsen : entre réécriture médiévale et modernité théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop international : « Nebensächlichkeiten in den Dramen von Henrik Ibsen » (Berlin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées doctorales du Grand-Est : « Renouvellements de la recherche en études germaniques et nordiques » (Metz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430552v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let’s dance with the dead! The danse macabre in John Gabriel Borkman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international : « Nebensächlichkeiten in den Dramen von Henrik Ibsen » (Berlin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vikings d’Ibsen : Hærmændene på Helgeland, une super saga dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe congrès de l’Association Pour les Études Nordiques (APEN) : « Entre Scandinavie et Baltique orientale » (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2143,281 +2225,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Norvège entre deux siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciné-débat autour du film l’Archipel des forêts (Couturier, Lelièvre, 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre littéraire avec Niviaq Korneliussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Brenoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2485,51 +2567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0BE66EF"/>
+    <w:nsid w:val="8CD36A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2633,51 +2715,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC725D89"/>
+    <w:nsid w:val="696E1D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2781,51 +2863,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C2B77F59"/>
+    <w:nsid w:val="BE24C1B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2929,51 +3011,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="528F0004"/>
+    <w:nsid w:val="9166B888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3077,51 +3159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B76399D9"/>
+    <w:nsid w:val="129577BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3225,51 +3307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0C3DC4A0"/>
+    <w:nsid w:val="831C088A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3471,51 +3553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1103-6080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263155625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///ateliersflgc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nord.unistra.fr/agenda/rencontre-avec-pierre-kretz-laureat-du-hebel-preis-2024-lectures-bilingues-et-echanges/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/125990/comparatismes-croises-de-nouvelles-approches-pour-de-nouveaux-corpus.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/120402/journee-d-etudes-internationale-bjornstjerne-bjornson-hors-frontieres-un-theatre.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.unistra.fr/agenda/rencontre-litteraire-avec-lautrice-groenlandaise-niviaq-korneliussen/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ea1337.unistra.fr/uploads/media/Programme_JE__Master_Doctorat.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05216662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147vf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Brenoe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1103-6080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263155625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///ateliersflgc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nord.unistra.fr/agenda/rencontre-avec-pierre-kretz-laureat-du-hebel-preis-2024-lectures-bilingues-et-echanges/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/125990/comparatismes-croises-de-nouvelles-approches-pour-de-nouveaux-corpus.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/120402/journee-d-etudes-internationale-bjornstjerne-bjornson-hors-frontieres-un-theatre.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.unistra.fr/agenda/rencontre-litteraire-avec-lautrice-groenlandaise-niviaq-korneliussen/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ea1337.unistra.fr/uploads/media/Programme_JE__Master_Doctorat.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05216662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147vf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Richman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Brenoe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>