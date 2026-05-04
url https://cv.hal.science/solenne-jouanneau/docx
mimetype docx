--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -776,196 +776,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire autorité en religion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'imam, clerc sans clergé ni église : les répertoires d'une autorité dissimulée dans les cadres de l'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 88 (88), pp.2-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.088.0002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, n° 88 (3), pp.6-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.088.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785913v1</w:t>
+                <w:t xml:space="preserve">hal-05549951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imam, clerc sans clergé ni église : les répertoires d'une autorité dissimulée dans les cadres de l'interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire autorité en religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raison Du Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 88 (3), pp.6-24. </w:t>
+              <w:t xml:space="preserve">, 2012, n° 88 (88), pp.2-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.088.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.088.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549951v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imam, clerc sans clergé ni Eglise : Les répertoires d’une autorité dissimulée dans les cadres de l’interaction</w:t>
               </w:r>
@@ -1547,51 +1547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire autorité en religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raison Du Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, pp.88, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2211,191 +2211,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dire ce que doit être l’islam minoritaire dans un pays laïque. » Les imams, acteurs et objets des transformations de l’autorité islamique en France</w:t>
+                <w:t xml:space="preserve">Chapitre 7. Les imams ELCO en France et la tentation de l’externalisation diplomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités religieuses, religions minoritaires dans l’espace public</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trajectoires de la neutralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Montréal, pp.103-117, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pum.5600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632908v1</w:t>
+                <w:t xml:space="preserve">hal-05549891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Les imams ELCO en France et la tentation de l’externalisation diplomatique</w:t>
+                <w:t xml:space="preserve">« Dire ce que doit être l’islam minoritaire dans un pays laïque. » Les imams, acteurs et objets des transformations de l’autorité islamique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires de la neutralité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Minorités religieuses, religions minoritaires dans l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-140, 2014, 978-2-86820-566-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549891v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Voltaire be a prophet in his own country ? An analysis of the media’s treatment of the cartoon crisis</w:t>
               </w:r>
@@ -3360,51 +3360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.045.0109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matteoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0305" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.083.0247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raison Du Cleuziou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.086.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agon.joua.2013.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.scd-rproxy.u-strasbg.fr/pum/5600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.5600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pus/9621" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Airiau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matt&#233;oli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.045.0109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matteoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0305" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.083.0247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raison Du Cleuziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.086.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agon.joua.2013.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.scd-rproxy.u-strasbg.fr/pum/5600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.5600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pus/9621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Airiau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matt&#233;oli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>