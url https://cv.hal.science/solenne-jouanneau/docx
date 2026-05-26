--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -257,78 +257,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Mazuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 (73), pp.5-31. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 73 (2), pp.5-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066777v1</w:t>
+                <w:t xml:space="preserve">hal-05549869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t>
               </w:r>
@@ -387,78 +387,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Mazuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 73 (2), pp.5-31. </w:t>
+              <w:t xml:space="preserve">, 2023, 2 (73), pp.5-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549869v1</w:t>
+                <w:t xml:space="preserve">hal-04066777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les mères en préservant l’autorité paternelle des (ex-)partenaires violents ? Les conditions d’application de l’ordonnance de protection dans les juridictions familiales</w:t>
               </w:r>
@@ -3360,51 +3360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.045.0109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matteoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0305" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.083.0247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raison Du Cleuziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.086.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agon.joua.2013.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.scd-rproxy.u-strasbg.fr/pum/5600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.5600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pus/9621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Airiau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matt&#233;oli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.045.0109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matteoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0305" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.083.0247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raison Du Cleuziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.088.0132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.086.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agon.joua.2013.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.scd-rproxy.u-strasbg.fr/pum/5600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.5600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pus/9621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Airiau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matt&#233;oli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>