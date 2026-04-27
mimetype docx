--- v0 (2026-03-28)
+++ v1 (2026-04-27)
@@ -545,680 +545,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How internalised stigma reduces self-esteem in schizophrenia: the crucial role of off-line metacognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Violeau</w:t>
+                <w:t xml:space="preserve">Éléments de validation du Protocole d’Évaluation de la Cognition Sociale de Bordeaux (PECS-B) en population générale et dans la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Etchepare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dudilot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Cady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546805.2020.1714570⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.130 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332128v1</w:t>
+                <w:t xml:space="preserve">hal-03489339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de validation du Protocole d’Évaluation de la Cognition Sociale de Bordeaux (PECS-B) en population générale et dans la schizophrénie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Etchepare</w:t>
+                <w:t xml:space="preserve">How internalised stigma reduces self-esteem in schizophrenia: the crucial role of off-line metacognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dudilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178, pp.130 - 136. </w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25:2, pp.154-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2020.1714570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489339v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation thérapeutique : un levier pour modifier les perceptions du trouble bipolaire chez les aidants familiaux</w:t>
+                <w:t xml:space="preserve">Facial emotion recognition in children with or without Attention Deficit/Hyperactivity Disorder: Impact of comorbidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. M’bailara</w:t>
+                <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Minois</w:t>
+                <w:t xml:space="preserve">Cédric Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zanouy</w:t>
+                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Josse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Rouan</w:t>
+                <w:t xml:space="preserve">Manuel Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45, pp.239 - 244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (2), pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486812v1</w:t>
+                <w:t xml:space="preserve">hal-02890465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the specificities of social cognition in schizophrenia? A cluster-analytic study comparing schizophrenia with the general population.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Fontanier</w:t>
+                <w:t xml:space="preserve">L’éducation thérapeutique : un levier pour modifier les perceptions du trouble bipolaire chez les aidants familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M’bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.12.042⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.239 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330827v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial emotion recognition in children with or without Attention Deficit/Hyperactivity Disorder: Impact of comorbidity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Galéra</w:t>
+                <w:t xml:space="preserve">What are the specificities of social cognition in schizophrenia? A cluster-analytic study comparing schizophrenia with the general population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Etchepare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bouvard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Destaillats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (2), pp.114-120. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 272, pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890465v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological exploration of individual, family, and environmental contributions to parental quality of life in autism</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need for an Ecological Approach to Parental Stress in Autism Spectrum Disorders: The Combined Role of Individual and Environmental Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intellectual and Developmental Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (2), pp.156-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2199,247 +2199,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Do you trust me ? » Initier une démarche scientifique plus ouverte au sein de laboratoires en Sciences humaines et sociales et favoriser la confiance envers la Science</w:t>
+                <w:t xml:space="preserve">CODE SHS « Contribuer à l’Ouverture des Données en SHS ». Le projet Science Ouverte du réseau métier SO-Maté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Granger</w:t>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Post-vérité organisé pour les 30 ans de l’IUF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Réseau MATE-SHS "Retours d'expérience sur l'ouverture des données en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau MATE-SHS, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320377v1</w:t>
+                <w:t xml:space="preserve">hal-04320353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODE SHS « Contribuer à l’Ouverture des Données en SHS ». Le projet Science Ouverte du réseau métier SO-Maté.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Do you trust me ? » Initier une démarche scientifique plus ouverte au sein de laboratoires en Sciences humaines et sociales et favoriser la confiance envers la Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Réseau MATE-SHS "Retours d'expérience sur l'ouverture des données en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau MATE-SHS, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Post-vérité organisé pour les 30 ans de l’IUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320353v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2720,51 +2720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRASOC project: Study of the cognitive capacities to process emotional and social informations in the Prader-Willi syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Malika Camblats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Malika Camblats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2970,51 +2970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre parent d’un enfant autiste: quels besoins spécifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,51 +3123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une recherche reproductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,103 +3273,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire incomplet d’analyse de données en SHS des ingénieurs de SO-MATé – regards disciplinaires et outils statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3556,51 +3556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0448DC5"/>
+    <w:nsid w:val="14B1443C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3787,51 +3787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5044-0608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Echegaray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Jouvie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Artheix-Althabegoity" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000851" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Etchepare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Destaillats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Marc Valery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Yvon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arfeuillere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13651501.2022.2129068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dudilot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2020.1714570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fontanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.06.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#8217;bailara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Minois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanouy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Josse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.01.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.64" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2719-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2015.1023707" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Merceron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.062.0138" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deprez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouvie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin-Marc Valery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arfeulli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Malika Camblats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pan K&#233; Shon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Robello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solenne-roux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5044-0608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Echegaray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Jouvie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvane Artheix-Althabegoity" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000851" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Etchepare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Destaillats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Marc Valery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Yvon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arfeuillere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13651501.2022.2129068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fontanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.06.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dudilot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2020.1714570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.01.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#8217;bailara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Minois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Josse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.11.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.64" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2719-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2015.1023707" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Merceron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.062.0138" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deprez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Onfroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouvie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin-Marc Valery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arfeulli&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Malika Camblats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pan K&#233; Shon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Robello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>