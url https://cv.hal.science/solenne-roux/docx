--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -3556,51 +3556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14B1443C"/>
+    <w:nsid w:val="18B4178B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>