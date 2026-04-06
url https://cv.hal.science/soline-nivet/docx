--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -633,312 +633,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEARNING FROM (GREATER) PARIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from (greater) Paris, une aventure documentaire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Belorgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Belorgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Ragoucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre des territoires /enseigner des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIST, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.332-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333976v1</w:t>
+                <w:t xml:space="preserve">hal-04426184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from (greater) Paris, une aventure documentaire !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEARNING FROM (GREATER) PARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Belorgey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Ragoucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.332-334</w:t>
+              <w:t xml:space="preserve">Apprendre des territoires /enseigner des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIST, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426184v1</w:t>
+                <w:t xml:space="preserve">hal-04333976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from (greater) Paris, une aventure documentaire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Ragoucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Belorgey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST 2023 Apprendre des territoires, enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIST 2023, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1108,165 +1108,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARIS VILLE FREE®. Infrastructures, interfaces et institutions d’un écosystème parisien</w:t>
+                <w:t xml:space="preserve">Dans le contre-jour de nos applis / for ever young / homo technicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'accueil du post-master Recherches en architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hesam Université; ENSA Paris La Villette, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">For Ever Young</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Saint Etienne, May 2022, Saint Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444170v1</w:t>
+                <w:t xml:space="preserve">hal-04444131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le contre-jour de nos applis / for ever young / homo technicus</w:t>
+                <w:t xml:space="preserve">PARIS VILLE FREE®. Infrastructures, interfaces et institutions d’un écosystème parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">For Ever Young</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Saint Etienne, May 2022, Saint Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">Journée d'accueil du post-master Recherches en architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hesam Université; ENSA Paris La Villette, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444131v1</w:t>
+                <w:t xml:space="preserve">hal-04444170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire date : Paris 2024, méga-événement et controverses patrimoniales</w:t>
               </w:r>
@@ -1959,272 +1959,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine, tourisme, projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bastoen</w:t>
+                <w:t xml:space="preserve">Places du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tvk Agence d'Architecture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cabestan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tn Plus Bureau d'Architecture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chabard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soline Nivet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Ouverte Agence d'Urbanisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bando</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Hicsa éditions, 2019, 978-2-491040-01-7</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 101 p., 2019, 978-2-11-155739-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139671v1</w:t>
+                <w:t xml:space="preserve">hal-03672830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Places du Grand Paris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrimoine, tourisme, projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bastoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cabestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hicsa éditions, 2019, 978-2-491040-01-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tvk Agence d'Architecture</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-03672830v1</w:t>
+                <w:t xml:space="preserve">hal-02139671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Rive Gauche, documents 1981-2016</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecoeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belorgey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Engrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03672830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tvk Agence d'Architecture" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Plus Bureau d'Architecture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ouverte Agence d'Urbanisme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tvk.fr/architecture/ouvrage-places-du-grand-paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/la-fabrique-des-images.htm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/19-x-30/10524-paris-rive-gauche.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426184v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belorgey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecoeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Engrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03672830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tvk Agence d'Architecture" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Plus Bureau d'Architecture" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ouverte Agence d'Urbanisme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tvk.fr/architecture/ouvrage-places-du-grand-paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/la-fabrique-des-images.htm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/19-x-30/10524-paris-rive-gauche.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>