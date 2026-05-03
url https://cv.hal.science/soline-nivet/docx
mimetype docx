--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -645,408 +645,408 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from (greater) Paris, une aventure documentaire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Ragoucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Belorgey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Océane Ragoucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.332-334</w:t>
+              <w:t xml:space="preserve">CIST 2023 Apprendre des territoires, enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIST 2023, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426184v1</w:t>
+                <w:t xml:space="preserve">hal-04425311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEARNING FROM (GREATER) PARIS</w:t>
+                <w:t xml:space="preserve">Bureaux, éléments pour une histoire architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Océane Ragoucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre des territoires /enseigner des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIST, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Architecture et patrimoines d’entreprises À Saint-Quentin-en-Yvelines Quelle (re)connaissance, évolution et mise en valeur sur le territoire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales des Yvelines, Oct 2023, Saint Quentin En Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333976v1</w:t>
+                <w:t xml:space="preserve">hal-04349317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from (greater) Paris, une aventure documentaire !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEARNING FROM (GREATER) PARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Belorgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lecoeur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Océane Ragoucy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Belorgey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST 2023 Apprendre des territoires, enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIST 2023, Nov 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Apprendre des territoires /enseigner des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIST, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425311v1</w:t>
+                <w:t xml:space="preserve">hal-04333976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bureaux, éléments pour une histoire architecturale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from (greater) Paris, une aventure documentaire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Belorgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Ragoucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et patrimoines d’entreprises À Saint-Quentin-en-Yvelines Quelle (re)connaissance, évolution et mise en valeur sur le territoire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives départementales des Yvelines, Oct 2023, Saint Quentin En Yvelines, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.332-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349317v1</w:t>
+                <w:t xml:space="preserve">hal-04426184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture, design et cinéma des années 1980 : un état des choses</w:t>
               </w:r>
@@ -1587,165 +1587,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halles Pajol et Freyssinet : deux conversions de messageries ferroviaires parisiennes en hyper-lieux.</w:t>
+                <w:t xml:space="preserve">Méditerraneité : trois imaginaires touristiques de l’après-modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme culturel et détournements patrimoniaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velazquez, Programme INTEUPA. L’influence du tourisme culturel sur la transformation de l’espace urbain : nouvelles fictions patrimoniales Coord. : Julien BASTOEN, Ángeles LAYUNO, Apr 2017, Paris France</w:t>
+              <w:t xml:space="preserve">3rd International Architecture Workshop 2017 du Designing Heritage Tourism Landscape Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris Malaquais; UAV Venise, Sep 2017, Roquebrune - Cap Martin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730899v1</w:t>
+                <w:t xml:space="preserve">hal-04444222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méditerraneité : trois imaginaires touristiques de l’après-modernité</w:t>
+                <w:t xml:space="preserve">Halles Pajol et Freyssinet : deux conversions de messageries ferroviaires parisiennes en hyper-lieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Architecture Workshop 2017 du Designing Heritage Tourism Landscape Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Paris Malaquais; UAV Venise, Sep 2017, Roquebrune - Cap Martin, France</w:t>
+              <w:t xml:space="preserve">Tourisme culturel et détournements patrimoniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, Programme INTEUPA. L’influence du tourisme culturel sur la transformation de l’espace urbain : nouvelles fictions patrimoniales Coord. : Julien BASTOEN, Ángeles LAYUNO, Apr 2017, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444222v1</w:t>
+                <w:t xml:space="preserve">hal-01730899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From marketing to Architecture</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426184v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belorgey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecoeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Engrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03672830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tvk Agence d'Architecture" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Plus Bureau d'Architecture" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ouverte Agence d'Urbanisme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tvk.fr/architecture/ouvrage-places-du-grand-paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/la-fabrique-des-images.htm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/19-x-30/10524-paris-rive-gauche.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecoeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belorgey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Engrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03672830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tvk Agence d'Architecture" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Plus Bureau d'Architecture" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Ouverte Agence d'Urbanisme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tvk.fr/architecture/ouvrage-places-du-grand-paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/la-fabrique-des-images.htm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/19-x-30/10524-paris-rive-gauche.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>