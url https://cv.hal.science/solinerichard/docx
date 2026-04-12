--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -2822,1322 +2822,1322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+                <w:t xml:space="preserve">Experimental investigation of performances enhancement in hot carrier solar cells: improvements and perspectives (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.109130E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2513178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114787v1</w:t>
+                <w:t xml:space="preserve">hal-02402232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305423v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102622v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of performances enhancement in hot carrier solar cells: improvements and perspectives (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+                <w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2513178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02402232v1</w:t>
+                <w:t xml:space="preserve">hal-03102622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Roma</w:t>
+                <w:t xml:space="preserve">Quantitative optoelectronic measurements of carrier thermodynamics properties in quantum well hot carrier solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Trung Nguven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Photovoltaic Specialists Conference (PVSC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington, United States. pp.2192-2194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952815v1</w:t>
+                <w:t xml:space="preserve">hal-02402286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Roma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908983v1</w:t>
+                <w:t xml:space="preserve">hal-01723310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Waikoloa, United States. pp.1715-1717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01723310v1</w:t>
+                <w:t xml:space="preserve">hal-01952815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative optoelectronic measurements of carrier thermodynamics properties in quantum well hot carrier solar cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gibelli</w:t>
+                <w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Photovoltaic Specialists Conference (PVSC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Washington, United States. pp.2192-2194, </w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402286v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">Electronic properties of bulk 3D, 2D Ruddlesden-Popper phases and colloidal quantum dots of halide perovskite semiconductors: recent results (Keynote Speaker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubacar Traore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiscaleSolar COST meeting (6th Management Committee and Workgroup Meetings)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563082v1</w:t>
+                <w:t xml:space="preserve">hal-01533009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of bulk 3D, 2D Ruddlesden-Popper phases and colloidal quantum dots of halide perovskite semiconductors: recent results (Keynote Speaker)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+                <w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">MultiscaleSolar COST meeting (6th Management Committee and Workgroup Meetings)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533009v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t>
               </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,90 +4261,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of 3D and 2D Ruddlesden-Popper halide perovskite semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2017 - 44th International Symposium on Compound Semiconductors (ISCS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,523 +4626,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tight binding modeling of halid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
+              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496667v1</w:t>
+                <w:t xml:space="preserve">hal-01341705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496924v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Paofai</w:t>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bourges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420429v1</w:t>
+                <w:t xml:space="preserve">hal-01496924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight binding modeling of halid perovskites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341705v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ab initio modeling of InAs/InP valence band offset</w:t>
               </w:r>
@@ -5154,51 +5154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahira Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Sakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,277 +5518,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Tight binding simulation of type-II superlattice absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Peter Richters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809031v1</w:t>
+                <w:t xml:space="preserve">hal-00726602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight binding simulation of type-II superlattice absorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+                <w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726602v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth of (GaAsPN/GaPN)/GaP quantum wells light emitting diode</w:t>
               </w:r>
@@ -6018,798 +6018,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Semi-analytical evaluation of linear and non-linear piezoelectric potential for quantum nanostructures with axial symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Schliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-Structures Design and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504484v1</w:t>
+                <w:t xml:space="preserve">hal-00641220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k.p theory beyond standard 8-band theory parametrization strategies and its applicability in electronic and optoelectronic devices design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-structures Design and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Soline Richard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t>
+              <w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504506v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical evaluation of linear and non-linear piezoelectric potential for quantum nanostructures with axial symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrei Schliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-Structures Design and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641220v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental studies for coherent growth of III-V materials on Si: toward Photonics on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491771v1</w:t>
+                <w:t xml:space="preserve">hal-00491905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental studies for coherent growth of III-V materials on Si: toward Photonics on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491905v1</w:t>
+                <w:t xml:space="preserve">hal-00491771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step to Si photonics: synthesis of quantum dot light-emitters on GaP substrate by MBE</w:t>
               </w:r>
@@ -6935,407 +6935,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocurrent study of InAs/GaInAsP(Q1.18) quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric Stark Shift in InAs/GaAsP(Q1.18) quantum dots grown on (311)B InP substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Burin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indium Phosphide and Related Materials (IPRM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501639v1</w:t>
+                <w:t xml:space="preserve">hal-00490418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiming Guo</w:t>
+                <w:t xml:space="preserve">Photocurrent study of InAs/GaInAsP(Q1.18) quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Burin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indium Phosphide and Related Materials (IPRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Versailles, France. pp.309-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489402v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Stark Shift in InAs/GaAsP(Q1.18) quantum dots grown on (311)B InP substrate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490418v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t>
               </w:r>
@@ -7619,51 +7619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Burin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8160,51 +8160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8246,51 +8246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards III-V on silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8444,103 +8444,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy. 2016</w:t>
+              <w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416246v1</w:t>
+                <w:t xml:space="preserve">hal-01447403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAsPN Absorbers Grown on GaP for Multijunction Solar Cells: Optical Absorption and Thermal Conductivity Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t>
@@ -8615,277 +8615,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496922v1</w:t>
+                <w:t xml:space="preserve">hal-01416246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+                <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447403v1</w:t>
+                <w:t xml:space="preserve">hal-01496922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super lattice band diagram calculation using 30 band k.p method</w:t>
               </w:r>
@@ -9011,77 +9011,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap. 14: Influence des contraintes sur les propriétés électroniques et optiques des semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9408,51 +9408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01337261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raouafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benchamekh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heyd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2016.03.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gligorov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1414-431X20144214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Richters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ75T7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-009-9306-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKGQ9Q90-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9258-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01341705v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491771v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2008.4668208" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2006.1634112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01337261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raouafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benchamekh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heyd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2016.03.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gligorov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1414-431X20144214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Richters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ75T7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-009-9306-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKGQ9Q90-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9258-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01341705v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2008.4668208" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2006.1634112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>