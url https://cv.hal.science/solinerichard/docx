--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of potential-inserted quantum wells in the near infrared and Terahertz ranges</w:t>
+                <w:t xml:space="preserve">Theoretical insights into hybrid perovskites for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Raouafi</w:t>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Samti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Marcelo Carignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Physics and Simulation of Optoelectronic Devices XXIV, 9742, pp.97421A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2213135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337261v1</w:t>
+                <w:t xml:space="preserve">hal-01291675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into hybrid perovskites for photovoltaic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of potential-inserted quantum wells in the near infrared and Terahertz ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Samti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benchamekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Even</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">R. Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Carignano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Physics and Simulation of Optoelectronic Devices XXIV, 9742, pp.97421A. </w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 236, pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2213135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291675v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive chemotherapy as salvage treatment for solid tumors: focus on germ cell cancer</w:t>
               </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2153,51 +2153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of highly strained InAs material from first-principles modelling: application to an ideal QD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2420,51 +2420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs QDs on InP : Polarization insensitive SOA and non-radiative Auger processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,1361 +2563,1361 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaPSb/Si tandem material with APBs for efficient overall water splitting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Calgary (virtual), Canada. pp.0747-0751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032905v1</w:t>
+                <w:t xml:space="preserve">hal-03223077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">GaPSb/Si tandem material with APBs for efficient overall water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223077v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of performances enhancement in hot carrier solar cells: improvements and perspectives (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+                <w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402232v1</w:t>
+                <w:t xml:space="preserve">hal-02114787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+                <w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114787v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305423v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Piron</w:t>
+                <w:t xml:space="preserve">Experimental investigation of performances enhancement in hot carrier solar cells: improvements and perspectives (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.109130E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2513178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102622v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative optoelectronic measurements of carrier thermodynamics properties in quantum well hot carrier solar cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gibelli</w:t>
+                <w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Photovoltaic Specialists Conference (PVSC 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366530⟩</w:t>
+              <w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Waikoloa, United States. pp.1715-1717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402286v1</w:t>
+                <w:t xml:space="preserve">hal-01952815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Roma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723310v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Roma</w:t>
+                <w:t xml:space="preserve">Quantitative optoelectronic measurements of carrier thermodynamics properties in quantum well hot carrier solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Trung Nguven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Waikoloa, United States. pp.1715-1717, </w:t>
+              <w:t xml:space="preserve">44th IEEE Photovoltaic Specialists Conference (PVSC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington, United States. pp.2192-2194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952815v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Roma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908983v1</w:t>
+                <w:t xml:space="preserve">hal-01723310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of bulk 3D, 2D Ruddlesden-Popper phases and colloidal quantum dots of halide perovskite semiconductors: recent results (Keynote Speaker)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsinhan Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of 3D and 2D Ruddlesden-Popper halide perovskite semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsinhan Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4373,51 +4373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-Based Tight Binding Modeling of Halide Perovskite Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,523 +4626,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight binding modeling of halid perovskites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341705v2</w:t>
+                <w:t xml:space="preserve">hal-01496924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bourges</w:t>
+                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420429v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic crystal behavior, tight-binding modelling and low energy phonon spectroscopy in hybrid perovskites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496924v1</w:t>
+                <w:t xml:space="preserve">hal-01420429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tight binding modeling of halid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
+              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496667v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ab initio modeling of InAs/InP valence band offset</w:t>
               </w:r>
@@ -5154,51 +5154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahira Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Sakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,277 +5518,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight binding simulation of type-II superlattice absorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+                <w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726602v1</w:t>
+                <w:t xml:space="preserve">hal-00809031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Tight binding simulation of type-II superlattice absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Peter Richters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809031v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth of (GaAsPN/GaPN)/GaP quantum wells light emitting diode</w:t>
               </w:r>
@@ -6018,293 +6018,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical evaluation of linear and non-linear piezoelectric potential for quantum nanostructures with axial symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">k.p theory beyond standard 8-band theory parametrization strategies and its applicability in electronic and optoelectronic devices design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrei Schliwa</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-Structures Design and Modelling</w:t>
+              <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-structures Design and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641220v1</w:t>
+                <w:t xml:space="preserve">hal-00641080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k.p theory beyond standard 8-band theory parametrization strategies and its applicability in electronic and optoelectronic devices design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aniel</w:t>
+                <w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-structures Design and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641080v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6363,182 +6363,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-analytical evaluation of linear and non-linear piezoelectric potential for quantum nanostructures with axial symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Soline Richard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Schliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t>
+              <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-Structures Design and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504506v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
               </w:r>
@@ -7056,286 +7056,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocurrent study of InAs/GaInAsP(Q1.18) quantum dots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Burin</w:t>
+                <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indium Phosphide and Related Materials (IPRM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rennes, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501639v1</w:t>
+                <w:t xml:space="preserve">hal-00489402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiming Guo</w:t>
+                <w:t xml:space="preserve">Photocurrent study of InAs/GaInAsP(Q1.18) quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Burin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indium Phosphide and Related Materials (IPRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Versailles, France. pp.309-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489402v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t>
               </w:r>
@@ -7871,51 +7871,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of selective contacts for hot carrier solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8160,51 +8160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8246,64 +8246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards III-V on silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8365,527 +8365,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+                <w:t xml:space="preserve">GaAsPN Absorbers Grown on GaP for Multijunction Solar Cells: Optical Absorption and Thermal Conductivity Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Roiland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Soufiene Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447403v1</w:t>
+                <w:t xml:space="preserve">hal-01496917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN Absorbers Grown on GaP for Multijunction Solar Cells: Optical Absorption and Thermal Conductivity Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael da Silva</w:t>
+                <w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiene Ilahi</w:t>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Almosni</w:t>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Chouchane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496917v1</w:t>
+                <w:t xml:space="preserve">hal-01416246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+                <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy. 2016</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416246v1</w:t>
+                <w:t xml:space="preserve">hal-01496922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Insight into electronic and structural properties of CH3NH3PbX3 (X=Cl, Br, I) hybrid perovskites from tight binding modeling and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496922v1</w:t>
+                <w:t xml:space="preserve">hal-01447403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super lattice band diagram calculation using 30 band k.p method</w:t>
               </w:r>
@@ -8910,51 +8910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-Structures Design and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9011,77 +9011,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap. 14: Influence des contraintes sur les propriétés électroniques et optiques des semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9408,51 +9408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01337261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raouafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benchamekh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heyd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2016.03.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gligorov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1414-431X20144214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Richters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ75T7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-009-9306-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKGQ9Q90-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9258-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01341705v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2008.4668208" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2006.1634112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Scholz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01337261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raouafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benchamekh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heyd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2016.03.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gligorov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1414-431X20144214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Richters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ75T7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-009-9306-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKGQ9Q90-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9258-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01420429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01341705v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2008.4668208" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2006.1634112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>