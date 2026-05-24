--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">242246648</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=qTZRXowAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,2780 +194,2780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Sequencing of the Two Arms on a Bispecific Antibody by Electron Capture Dissociation on a timsOmni Platform Reveals Several By-products in the Controlled Fab-arm Exchange Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Stroganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Smyrnakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Kosmopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c07319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prototype timsOmni Platform Enables Confident Annotation of the Key Hypervariable CDR3 Regions of IgG Immunoglobulins Using Low- and High-Energy Electron-Based Fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danique M H van Rijswijck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iuliia Stroganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Smyrnakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c07288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF-MS unveils the distribution of oligosaccharides produced by hydrolysis of lichen polysaccharides through acidic and oxidative methods – a comparative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atosan, a new exopolysaccharide secreted by a Vibrio alginolyticus strain isolated from a deep-sea hydrothermal vent environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oznur Yeni</w:t>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Ralaivao</w:t>
+                <w:t xml:space="preserve">Méline Calatraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117473⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 556, pp.109609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2025.109609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132547v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atosan, a new exopolysaccharide secreted by a Vibrio alginolyticus strain isolated from a deep-sea hydrothermal vent environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MALDI-TOF-MS unveils the distribution of oligosaccharides produced by hydrolysis of lichen polysaccharides through acidic and oxidative methods – a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bonnetot</w:t>
+                <w:t xml:space="preserve">Camille Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Marchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ralaivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2025.109609⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.117473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206165v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of galactomannan fragments to help NMR assignment of polysaccharides extracted from lichens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TBL38 atypical homogalacturonan-acetylesterase activity and cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Ferron</w:t>
+                <w:t xml:space="preserve">Bastien G Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4OB00047A⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.109666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499884v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBL38 atypical homogalacturonan-acetylesterase activity and cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of galactomannan fragments to help NMR assignment of polysaccharides extracted from lichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rouffle</w:t>
+                <w:t xml:space="preserve">Louis-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carton</w:t>
+                <w:t xml:space="preserve">Solenn Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109666⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (12), pp.2395-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4OB00047A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543611v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Behavior of Galactofuranosides upon Collisional Fragmentation: A Multistage High-Resolution Ion Mobility Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fingerprinting of Underivatized Monosaccharide Stereoisomers Using High-Resolution Ion Mobility Spectrometry and Its Implications for Carbohydrate Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe David</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (4), pp.627-639. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (26), pp.10087-10095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.2c00333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080302v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and Limitations of High-Resolution Cyclic IM-MS for Conformational Characterization of Native Therapeutic Monoclonal Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolène Deslignière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (8), pp.4162-4171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-Size Memory of Galactose-Containing MS/MS Fragments: Application to the Detection of Galactofuranose in Oligosaccharides and Their Sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gas-Phase Behavior of Galactofuranosides upon Collisional Fragmentation: A Multistage High-Resolution Ion Mobility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oznur Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Moge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (28), pp.15180-15187. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (4), pp.627-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c01925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.2c00333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166149v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting of Underivatized Monosaccharide Stereoisomers Using High-Resolution Ion Mobility Spectrometry and Its Implications for Carbohydrate Sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ring-Size Memory of Galactose-Containing MS/MS Fragments: Application to the Detection of Galactofuranose in Oligosaccharides and Their Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01531⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (28), pp.15180-15187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c01925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332035v1</w:t>
+                <w:t xml:space="preserve">hal-04166149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Cyclic Ion Mobility Spectrometer for Tandem Ion Mobility Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ASAP-MS and DART-MS as ancillary tools for direct analysis of the lichen metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jéhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier‐jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (7), pp.1028-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.3156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/63451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03631569v1</w:t>
+                <w:t xml:space="preserve">hal-03715437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of IM-Based Approaches to Unravel the Coexistence of Two Conformers on a Therapeutic Multispecific mAb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combination of High-Resolution Multistage Ion Mobility and Tandem MS with High Energy of Activation to Resolve the Structure of Complex Chemoenzymatically Synthesized Glycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lissarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benkoulouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 94 (22), pp.7981-7989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00928⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 94 (4), pp.2279-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715025v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of High-Resolution Multistage Ion Mobility and Tandem MS with High Energy of Activation to Resolve the Structure of Complex Chemoenzymatically Synthesized Glycans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Combination of IM-Based Approaches to Unravel the Coexistence of Two Conformers on a Therapeutic Multispecific mAb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolène Deslignière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ehkirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benkoulouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 94 (4), pp.2279-2287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04982⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 94 (22), pp.7981-7989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573196v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the Van Krevelen diagram: Automated molecular formula determination from HRMS for a large chemical profiling of lichen extracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using a Cyclic Ion Mobility Spectrometer for Tandem Ion Mobility Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.63451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/63451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pca.3163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03772625v1</w:t>
+                <w:t xml:space="preserve">hal-03631569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASAP-MS and DART-MS as ancillary tools for direct analysis of the lichen metabolome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New insights into the Van Krevelen diagram: Automated molecular formula determination from HRMS for a large chemical profiling of lichen extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 33 (7), pp.1028-1035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pca.3156⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 33 (7), pp.1111-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.3163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715437v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an Exhaustive Library of Naturally Occurring Galf-Manp and Galp-Manp Disaccharides. Toward Fingerprinting According to Ring Size by Advanced Mass Spectrometry-Based IM-MS and IRMPD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Networking of High-Resolution Tandem Ion Mobility Spectra: A Structurally Relevant Way of Organizing Data in Glycomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (9), pp.6390-6405. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (31), pp.10871-10878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03223868v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomeric Retention of Carbohydrates in Multistage Cyclic Ion Mobility (IMS n ): De Novo Structural Elucidation of Enzymatically Produced Mannosides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthesis of an Exhaustive Library of Naturally Occurring Galf-Manp and Galp-Manp Disaccharides. Toward Fingerprinting According to Ring Size by Advanced Mass Spectrometry-Based IM-MS and IRMPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Tarquis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Durand</w:t>
+                <w:t xml:space="preserve">Françoise Le Dévéhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (9), pp.6390-6405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250619v1</w:t>
+                <w:t xml:space="preserve">hal-03223868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Networking of High-Resolution Tandem Ion Mobility Spectra: A Structurally Relevant Way of Organizing Data in Glycomics?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anomeric Retention of Carbohydrates in Multistage Cyclic Ion Mobility (IMS n ): De Novo Structural Elucidation of Enzymatically Produced Mannosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 93 (31), pp.10871-10878. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01244⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 93 (15), pp.6254-6261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359320v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prototype timsOmni platform enables confident annotation of key hypervariable regions of IgG immunoglobulins using low- and high-energy electron-based fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danique M.H. van Rijswijck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iuliia Stroganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Smyrnakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBL38 is an atypical homogalacturonan acetylesterase with a peculiar cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien G Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien G Dauphin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mass spectral features to molecules in molecular networks : a novel workflow for untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2956,114 +2977,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of high-resolution ion mobility-mass spectrometry for structural glycosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Nantes Université, 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022NANU4069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04175261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3131,51 +3152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4821889E"/>
+    <w:nsid w:val="9B4B8DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3362,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7671-1736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242246648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Stroganova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Radi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Smyrnakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Kosmopoulou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c07319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Schuster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique M H van Rijswijck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c07288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnetot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evol&#232;ne Desligni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63451" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Martelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00928" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lissarrague" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04982" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J&#233;han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier&#8208;jimenez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00673" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01244" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique M.H. van Rijswijck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04175261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU4069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7671-1736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242246648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qTZRXowAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584781v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Stroganova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Radi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Smyrnakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Kosmopoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c07319" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Schuster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique M H van Rijswijck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c07288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnetot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109609" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evol&#232;ne Desligni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05265" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J&#233;han" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier&#8208;jimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3156" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lissarrague" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04982" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Martelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00928" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63451" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01244" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00673" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique M.H. van Rijswijck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04175261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU4069" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>