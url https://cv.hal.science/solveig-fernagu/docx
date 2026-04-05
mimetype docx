--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -261,562 +261,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">capabilités et environnements capacitants</w:t>
+                <w:t xml:space="preserve">À quelles conditions le numérique pour apprendre peut-il être capacitant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces sociaux, contextes et dispositifs de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF EDNEF, Mar 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">AIPU 2025 : Enseigner, Apprendre, Accompagner: perceptions croisées des transformations à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPF Cachan, Oct 2025, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249595v1</w:t>
+                <w:t xml:space="preserve">hal-05249741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie de l'alternance, professionnaliser sa démarche pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être étudiant à l'ère de l'intelligence artificielle générative : renseigner et comprendre les usages d'étudiants en formation d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du forum éducation et innovation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cube, Tourcoing, Mar 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">Les humanités numériques : engagement et apprentissages à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nexus, Université Paul Valery, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249630v1</w:t>
+                <w:t xml:space="preserve">hal-05249691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être étudiant à l'ère de l'intelligence artificielle générative : renseigner et comprendre les usages d'étudiants en formation d'ingénieurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">capabilités et environnements capacitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les humanités numériques : engagement et apprentissages à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nexus, Université Paul Valery, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Espaces sociaux, contextes et dispositifs de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF EDNEF, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249691v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-study programmes and professionalisation : an interpretative framework based on capabilities</w:t>
+                <w:t xml:space="preserve">Pédagogie de l'alternance, professionnaliser sa démarche pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VET CONGRESS 2025 : Opportunities and Challenges of Contemporary Career Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEFP Lausanne, Sep 2025, UNIL Lausanne, France</w:t>
+              <w:t xml:space="preserve">3ème édition du forum éducation et innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cube, Tourcoing, Mar 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249662v1</w:t>
+                <w:t xml:space="preserve">hal-05249630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des universités dans la professionnalisation</w:t>
+                <w:t xml:space="preserve">Work-study programmes and professionalisation : an interpretative framework based on capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les compétences: un outil au service de l'insertion professionnelle des jeunes dans les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGSIP, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">VET CONGRESS 2025 : Opportunities and Challenges of Contemporary Career Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEFP Lausanne, Sep 2025, UNIL Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249647v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser la pédagogie de l'alternance: une recherche interprofessionnelle</w:t>
+                <w:t xml:space="preserve">Le rôle des universités dans la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CTI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTI, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les compétences: un outil au service de l'insertion professionnelle des jeunes dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGSIP, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249615v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelles conditions le numérique pour apprendre peut-il être capacitant ?</w:t>
+                <w:t xml:space="preserve">Professionnaliser la pédagogie de l'alternance: une recherche interprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2025 : Enseigner, Apprendre, Accompagner: perceptions croisées des transformations à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPF Cachan, Oct 2025, Cachan, France</w:t>
+              <w:t xml:space="preserve">Colloque CTI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTI, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249741v1</w:t>
+                <w:t xml:space="preserve">hal-05249615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation comme espace de dialogue</w:t>
               </w:r>
@@ -1029,165 +1029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer les compétences, évaluer les situations</w:t>
+                <w:t xml:space="preserve">L'efficacité de la collaboration relève-t-elle d'une cognition partagée? (atelier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des acteurs de l'orientation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREF Bretagne, 2022, Brest (France), France. https://www.youtube.com/watch?v=TVLA_dJWOU8</w:t>
+              <w:t xml:space="preserve">NEO SAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESI, 2022, Paris, France. https://lineact.cesi.fr/publications/actes-du-colloque-neo-sai-2020-comprendre-et-construire-les-nouvelles-situations-dapprentissage-instrumentees/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105613v1</w:t>
+                <w:t xml:space="preserve">hal-04106980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer des environnements capacitants</w:t>
+                <w:t xml:space="preserve">Nommer les compétences, évaluer les situations: l'approche par les capabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'UODC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ouverte des Compétences, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">20 ans de la VAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau des Dispositifs académiques de validation des acquis, Oct 2022, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105604v1</w:t>
+                <w:t xml:space="preserve">hal-04105608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences et capabilités</w:t>
               </w:r>
@@ -1236,467 +1236,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le tutorat de l'apprentissage actif se transforme lors du passage à distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nommer les compétences, évaluer les situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF, Semaine internationale de l'éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée des acteurs de l'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREF Bretagne, 2022, Brest (France), France. https://www.youtube.com/watch?v=TVLA_dJWOU8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105680v1</w:t>
+                <w:t xml:space="preserve">hal-04105613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer un environnement de travail favorable au développement du pouvoir d'agir?</w:t>
+                <w:t xml:space="preserve">Créer des environnements capacitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CVRH de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, 2022, Nancy (à distance), France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'UODC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ouverte des Compétences, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105621v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vidéo pour confronter le style et les genres professionnels à des fins formatrices ou (auto)évaluatrices? (Symposium)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le tutorat de l'apprentissage actif se transforme lors du passage à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kister Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUPTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Namur (Belgique), Belgique. https://sites.google.com/view/auptic2022/accueil</w:t>
+              <w:t xml:space="preserve">AREF, Semaine internationale de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106978v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAE et Pouvoir d'agir</w:t>
+                <w:t xml:space="preserve">Comment développer un environnement de travail favorable au développement du pouvoir d'agir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans de la VAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Via compétences, 2022, Lyon, France. https://www.youtube.com/watch?v=aKHgH_00d6o</w:t>
+              <w:t xml:space="preserve">Séminaire du CVRH de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, 2022, Nancy (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105617v1</w:t>
+                <w:t xml:space="preserve">hal-04105621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer les compétences, évaluer les situations: l'approche par les capabilités</w:t>
+                <w:t xml:space="preserve">Quelle vidéo pour confronter le style et les genres professionnels à des fins formatrices ou (auto)évaluatrices? (Symposium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans de la VAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau des Dispositifs académiques de validation des acquis, Oct 2022, Lilles, France</w:t>
+              <w:t xml:space="preserve">AUPTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Namur (Belgique), Belgique. https://sites.google.com/view/auptic2022/accueil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105608v1</w:t>
+                <w:t xml:space="preserve">hal-04106978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité de la collaboration relève-t-elle d'une cognition partagée? (atelier)</w:t>
+                <w:t xml:space="preserve">VAE et Pouvoir d'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEO SAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESI, 2022, Paris, France. https://lineact.cesi.fr/publications/actes-du-colloque-neo-sai-2020-comprendre-et-construire-les-nouvelles-situations-dapprentissage-instrumentees/</w:t>
+              <w:t xml:space="preserve">20 ans de la VAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Via compétences, 2022, Lyon, France. https://www.youtube.com/watch?v=aKHgH_00d6o</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106980v1</w:t>
+                <w:t xml:space="preserve">hal-04105617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence en (dé)construction</w:t>
               </w:r>
@@ -1791,1542 +1791,1542 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil et Recherche, 2019, Paris, France. https://www.conseil-et-recherche.com/experience-apprenant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et environnement capacitant, l'exemple des pédagogies de l'alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie complète issue de la revue de littérature - Annexe à l'article &amp;quot;Distinguer les &amp;quot;Soft-Skills&amp;quot; d'autres construits&amp;quot; - Revue Savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Viazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04678048v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation et volition en 1 minute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.conseil-et-recherche.com/experience-apprenant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autodétermination en quelques minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.conseil-et-recherche.com/experience-apprenant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apprenance en quelques minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.conseil-et-recherche.com/experience-apprenant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capabilités en 4 minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.conseil-et-recherche.com/experience-apprenant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Jumeaux Numériques d'Enseignement : entre instrument et finalité de l'acte éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, https://www.pratiquesdeformation.fr/1008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de Jumeaux d’Enseignement Numériques Immersifs et Interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">médiations &amp; médiatisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de problématisation et mobilisation de la forme « problème » dans les pédagogies des écoles d’ingénieurs : une analyse de cas par les capabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/131ox⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de jumeaux d’enseignement numériques immersifs et interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.54 -71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi20.439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface engineering and hybridisation of training systems: Prospects for trainer training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.32-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi20.436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujets capables et environnements capacitants: des cadres pour penser les situations d'apprentissage pour et dans le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormation. Recherches en éducation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (25), https://transformations.univ-lille.fr/index.php/TF/issue/view/87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement capacitant et pouvoir d’agir :une grille de lecture utile pour manager les talents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (143), pp.29 - 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Se) Trans-Former par le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Mohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (22)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche par les capabilités au prisme de l'industrialisation des process de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFFO Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des LMS capacitants : une démarche pédagogique et ergonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur. Boule à facettes technopédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.53-68, 2025, 9782385426224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une pédagogie des conditions d'apprentissage en milieu organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adultes et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://uclouvain.be/fr/facultes/psp/edef/actualites/adultes-et-formation-un-ouvrage-coedite-par-f-de-viron-o-collard-bovy-et-a-jezegou.html, 2022, 978-2-39061-215-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104905v1</w:t>
-              </w:r>
-[...1277 lines deleted...]
-                <w:t xml:space="preserve">hal-04104892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3344,90 +3344,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational digital twins (EDT) to a sustainable future? Between promises and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facon Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3673,51 +3673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTAT DE L'ART DE LA PÉDAGOGIE DE L'ALTERNANCE : ENJEUX, PRATIQUES ET PRINCIPES DIRECTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESI; OPCO2I; Observatoire paritaire des compétences de la métallurgie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3768,249 +3768,343 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Rouen. 2021, https://www.theses.fr/2021NORMR080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout problème de compétences ne relève pas d'un problème de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement d'apprentissage et design capacitant: enjeux pour l'enseignement et la formation en contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (11), http://www.revue-phronesis.com/environnements-dapprentissage-et-design-capacitant-enjeux-pour-lenseignement-et-la-formation-en-contexte-de-crise/, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement capacitant : regard pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 23 (1), pp.7-10, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ta.023.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4020,315 +4114,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire de environnements de formation capacitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des environnements de formation capacitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. ANFRA CHAINGY, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'organisation apprenante aux environnements capacitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Conférence invitée, Chaire de Sciences infirmières, Paris Sorbonne, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105606v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04104878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4346,51 +4346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question(s) de transformation en éducation et en formation des adultes. TransFormations, 1(22). Université de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4434,51 +4434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question(s) de transformation en éducation et en formation des adultes. TransFormations, 2(22). Université de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mohib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4586,51 +4586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2791A5EA"/>
+    <w:nsid w:val="BB14B4A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4817,51 +4817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bluteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kister Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be/fr/facultes/psp/edef/actualites/adultes-et-formation-un-ouvrage-coedite-par-f-de-viron-o-collard-bovy-et-a-jezegou.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131ox" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.436" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzano Luccrezia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.023.0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bluteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kister Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131ox" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.436" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be/fr/facultes/psp/edef/actualites/adultes-et-formation-un-ouvrage-coedite-par-f-de-viron-o-collard-bovy-et-a-jezegou.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzano Luccrezia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.023.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>