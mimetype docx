--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -261,562 +261,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelles conditions le numérique pour apprendre peut-il être capacitant ?</w:t>
+                <w:t xml:space="preserve">capabilités et environnements capacitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2025 : Enseigner, Apprendre, Accompagner: perceptions croisées des transformations à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPF Cachan, Oct 2025, Cachan, France</w:t>
+              <w:t xml:space="preserve">Espaces sociaux, contextes et dispositifs de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF EDNEF, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249741v1</w:t>
+                <w:t xml:space="preserve">hal-05249595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être étudiant à l'ère de l'intelligence artificielle générative : renseigner et comprendre les usages d'étudiants en formation d'ingénieurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pédagogie de l'alternance, professionnaliser sa démarche pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les humanités numériques : engagement et apprentissages à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nexus, Université Paul Valery, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème édition du forum éducation et innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cube, Tourcoing, Mar 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249691v1</w:t>
+                <w:t xml:space="preserve">hal-05249630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">capabilités et environnements capacitants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être étudiant à l'ère de l'intelligence artificielle générative : renseigner et comprendre les usages d'étudiants en formation d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces sociaux, contextes et dispositifs de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF EDNEF, Mar 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Les humanités numériques : engagement et apprentissages à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nexus, Université Paul Valery, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249595v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie de l'alternance, professionnaliser sa démarche pédagogique</w:t>
+                <w:t xml:space="preserve">Work-study programmes and professionalisation : an interpretative framework based on capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du forum éducation et innovation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cube, Tourcoing, Mar 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">VET CONGRESS 2025 : Opportunities and Challenges of Contemporary Career Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEFP Lausanne, Sep 2025, UNIL Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249630v1</w:t>
+                <w:t xml:space="preserve">hal-05249662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-study programmes and professionalisation : an interpretative framework based on capabilities</w:t>
+                <w:t xml:space="preserve">Le rôle des universités dans la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Bluteau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VET CONGRESS 2025 : Opportunities and Challenges of Contemporary Career Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEFP Lausanne, Sep 2025, UNIL Lausanne, France</w:t>
+              <w:t xml:space="preserve">Les compétences: un outil au service de l'insertion professionnelle des jeunes dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGSIP, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249662v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des universités dans la professionnalisation</w:t>
+                <w:t xml:space="preserve">Professionnaliser la pédagogie de l'alternance: une recherche interprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les compétences: un outil au service de l'insertion professionnelle des jeunes dans les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGSIP, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque CTI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTI, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249647v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser la pédagogie de l'alternance: une recherche interprofessionnelle</w:t>
+                <w:t xml:space="preserve">À quelles conditions le numérique pour apprendre peut-il être capacitant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CTI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTI, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIPU 2025 : Enseigner, Apprendre, Accompagner: perceptions croisées des transformations à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPF Cachan, Oct 2025, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249615v1</w:t>
+                <w:t xml:space="preserve">hal-05249741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation comme espace de dialogue</w:t>
               </w:r>
@@ -1029,165 +1029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité de la collaboration relève-t-elle d'une cognition partagée? (atelier)</w:t>
+                <w:t xml:space="preserve">Nommer les compétences, évaluer les situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEO SAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESI, 2022, Paris, France. https://lineact.cesi.fr/publications/actes-du-colloque-neo-sai-2020-comprendre-et-construire-les-nouvelles-situations-dapprentissage-instrumentees/</w:t>
+              <w:t xml:space="preserve">Journée des acteurs de l'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREF Bretagne, 2022, Brest (France), France. https://www.youtube.com/watch?v=TVLA_dJWOU8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106980v1</w:t>
+                <w:t xml:space="preserve">hal-04105613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer les compétences, évaluer les situations: l'approche par les capabilités</w:t>
+                <w:t xml:space="preserve">Créer des environnements capacitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans de la VAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau des Dispositifs académiques de validation des acquis, Oct 2022, Lilles, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'UODC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ouverte des Compétences, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105608v1</w:t>
+                <w:t xml:space="preserve">hal-04105604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences et capabilités</w:t>
               </w:r>
@@ -1236,467 +1236,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer les compétences, évaluer les situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le tutorat de l'apprentissage actif se transforme lors du passage à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kister Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des acteurs de l'orientation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREF Bretagne, 2022, Brest (France), France. https://www.youtube.com/watch?v=TVLA_dJWOU8</w:t>
+              <w:t xml:space="preserve">AREF, Semaine internationale de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105613v1</w:t>
+                <w:t xml:space="preserve">hal-04105680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer des environnements capacitants</w:t>
+                <w:t xml:space="preserve">Comment développer un environnement de travail favorable au développement du pouvoir d'agir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'UODC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ouverte des Compétences, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CVRH de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, 2022, Nancy (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105604v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le tutorat de l'apprentissage actif se transforme lors du passage à distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle vidéo pour confronter le style et les genres professionnels à des fins formatrices ou (auto)évaluatrices? (Symposium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF, Semaine internationale de l'éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">AUPTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Namur (Belgique), Belgique. https://sites.google.com/view/auptic2022/accueil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105680v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer un environnement de travail favorable au développement du pouvoir d'agir?</w:t>
+                <w:t xml:space="preserve">VAE et Pouvoir d'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CVRH de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, 2022, Nancy (à distance), France</w:t>
+              <w:t xml:space="preserve">20 ans de la VAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Via compétences, 2022, Lyon, France. https://www.youtube.com/watch?v=aKHgH_00d6o</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105621v1</w:t>
+                <w:t xml:space="preserve">hal-04105617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vidéo pour confronter le style et les genres professionnels à des fins formatrices ou (auto)évaluatrices? (Symposium)</w:t>
+                <w:t xml:space="preserve">Nommer les compétences, évaluer les situations: l'approche par les capabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUPTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Namur (Belgique), Belgique. https://sites.google.com/view/auptic2022/accueil</w:t>
+              <w:t xml:space="preserve">20 ans de la VAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau des Dispositifs académiques de validation des acquis, Oct 2022, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106978v1</w:t>
+                <w:t xml:space="preserve">hal-04105608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAE et Pouvoir d'agir</w:t>
+                <w:t xml:space="preserve">L'efficacité de la collaboration relève-t-elle d'une cognition partagée? (atelier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans de la VAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Via compétences, 2022, Lyon, France. https://www.youtube.com/watch?v=aKHgH_00d6o</w:t>
+              <w:t xml:space="preserve">NEO SAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESI, 2022, Paris, France. https://lineact.cesi.fr/publications/actes-du-colloque-neo-sai-2020-comprendre-et-construire-les-nouvelles-situations-dapprentissage-instrumentees/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105617v1</w:t>
+                <w:t xml:space="preserve">hal-04106980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence en (dé)construction</w:t>
               </w:r>
@@ -1791,1057 +1791,1235 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil et Recherche, 2019, Paris, France. https://www.conseil-et-recherche.com/experience-apprenant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir des LMS capacitants : une démarche pédagogique et ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur. Boule à facettes technopédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.53-68, 2025, 9782385426224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une pédagogie des conditions d'apprentissage en milieu organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adultes et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://uclouvain.be/fr/facultes/psp/edef/actualites/adultes-et-formation-un-ouvrage-coedite-par-f-de-viron-o-collard-bovy-et-a-jezegou.html, 2022, 978-2-39061-215-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation et environnement capacitant, l'exemple des pédagogies de l'alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie complète issue de la revue de littérature - Annexe à l'article &amp;quot;Distinguer les &amp;quot;Soft-Skills&amp;quot; d'autres construits&amp;quot; - Revue Savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Viazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04678048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation et volition en 1 minute</w:t>
+                <w:t xml:space="preserve">L'autodétermination en quelques minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://www.conseil-et-recherche.com/experience-apprenant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107003v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autodétermination en quelques minutes</w:t>
+                <w:t xml:space="preserve">L'apprenance en quelques minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://www.conseil-et-recherche.com/experience-apprenant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106999v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprenance en quelques minutes</w:t>
+                <w:t xml:space="preserve">Les capabilités en 4 minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://www.conseil-et-recherche.com/experience-apprenant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107000v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capabilités en 4 minutes</w:t>
+                <w:t xml:space="preserve">Motivation et volition en 1 minute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://www.conseil-et-recherche.com/experience-apprenant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107004v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Jumeaux Numériques d'Enseignement : entre instrument et finalité de l'acte éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71, https://www.pratiquesdeformation.fr/1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de Jumeaux d’Enseignement Numériques Immersifs et Interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">médiations &amp; médiatisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de problématisation et mobilisation de la forme « problème » dans les pédagogies des écoles d’ingénieurs : une analyse de cas par les capabilités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guez</w:t>
+                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de jumeaux d’enseignement numériques immersifs et interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Viazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.54 -71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi20.439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/131ox⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05501052v1</w:t>
+                <w:t xml:space="preserve">hal-05450429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de jumeaux d’enseignement numériques immersifs et interactifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+                <w:t xml:space="preserve">Interface engineering and hybridisation of training systems: Prospects for trainer training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20, pp.54 -71. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 20, pp.32-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi20.436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52358/mm.vi20.439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05450429v1</w:t>
+                <w:t xml:space="preserve">hal-05073860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering and hybridisation of training systems: Prospects for trainer training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement capacitant et pouvoir d’agir :une grille de lecture utile pour manager les talents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (143), pp.29 - 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52358/mm.vi20.436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073860v1</w:t>
+                <w:t xml:space="preserve">hal-04106993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujets capables et environnements capacitants: des cadres pour penser les situations d'apprentissage pour et dans le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2873,594 +3051,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement capacitant et pouvoir d’agir :une grille de lecture utile pour manager les talents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Se) Trans-Former par le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Mohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (143), pp.29 - 32</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (22)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106993v1</w:t>
+                <w:t xml:space="preserve">hal-03417907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche par les capabilités au prisme de l'industrialisation des process de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFFO Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104892v1</w:t>
-              </w:r>
-[...211 lines deleted...]
-                <w:t xml:space="preserve">hal-04104905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational digital twins (EDT) to a sustainable future? Between promises and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facon Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3470,51 +3366,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Blanc « Enseigner avec des jumeaux numériques immersifs et interactifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facon Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3523,1002 +3419,911 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESI. 2023, https://reliam.ensam.eu/items/b5cbc1ac-ac22-4622-8068-908b974cae77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie de l'alternance: guide pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzano Luccrezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Serreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESI; OPCO2i; Observatoire Paritaire des compétences de la Métallurgie. 2022, https://www.observatoire-metallurgie.fr/analyses-previsions/pedagogie-de-lalternance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTAT DE L'ART DE LA PÉDAGOGIE DE L'ALTERNANCE : ENJEUX, PRATIQUES ET PRINCIPES DIRECTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESI; OPCO2I; Observatoire paritaire des compétences de la métallurgie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de thèse : Loic MARTIN, De l’appropriation de l’environnement informatique à l’environnement numérique de travail chez les cadres de santé de proximité : influence des environnements capacitants et des facteurs de conversion, Université de Rouen, Sous la direction de Thierry Ardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Rouen. 2021, https://www.theses.fr/2021NORMR080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement d'apprentissage et design capacitant: enjeux pour l'enseignement et la formation en contexte de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (11), http://www.revue-phronesis.com/environnements-dapprentissage-et-design-capacitant-enjeux-pour-lenseignement-et-la-formation-en-contexte-de-crise/, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire de environnements de formation capacitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Lyon, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04107008v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des environnements de formation capacitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. ANFRA CHAINGY, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'organisation apprenante aux environnements capacitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Conférence invitée, Chaire de Sciences infirmières, Paris Sorbonne, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout problème de compétences ne relève pas d'un problème de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104878v1</w:t>
-              </w:r>
-[...421 lines deleted...]
-                <w:t xml:space="preserve">hal-04105606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question(s) de transformation en éducation et en formation des adultes. TransFormations, 1(22). Université de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question(s) de transformation en éducation et en formation des adultes. TransFormations, 2(22). Université de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mohib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4586,51 +4391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB14B4A4"/>
+    <w:nsid w:val="B4C17C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4817,51 +4622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bluteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kister Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131ox" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.436" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be/fr/facultes/psp/edef/actualites/adultes-et-formation-un-ouvrage-coedite-par-f-de-viron-o-collard-bovy-et-a-jezegou.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzano Luccrezia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.023.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bluteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kister Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uclouvain.be/fr/facultes/psp/edef/actualites/adultes-et-formation-un-ouvrage-coedite-par-f-de-viron-o-collard-bovy-et-a-jezegou.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.436" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzano Luccrezia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>