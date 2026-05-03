--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -841,90 +841,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055227v1</w:t>
+                <w:t xml:space="preserve">halshs-01266641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t>
               </w:r>
@@ -936,392 +936,392 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266641v1</w:t>
+                <w:t xml:space="preserve">hal-02055227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du tableau noir : effet des routines sur la construction d'un nouveau savoir didactique</w:t>
+                <w:t xml:space="preserve">L’utilisation du tableau noir : effet des routines sur la construction d’un nouveau savoir didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43, pp.57-73</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986688v1</w:t>
+                <w:t xml:space="preserve">hal-02055224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation du tableau noir : effet des routines sur la construction d’un nouveau savoir didactique</w:t>
+                <w:t xml:space="preserve">L'utilisation du tableau noir : effet des routines sur la construction d'un nouveau savoir didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2011, 43, pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055224v1</w:t>
+                <w:t xml:space="preserve">halshs-00986688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le verbe en français aujourd’hui : enjeux et tensions</w:t>
+                <w:t xml:space="preserve">Enseigner le verbe en français aujourd'hui : enjeux et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2010, 6, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055223v1</w:t>
+                <w:t xml:space="preserve">halshs-00986687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le verbe en français aujourd'hui : enjeux et tensions</w:t>
+                <w:t xml:space="preserve">Enseigner le verbe en français aujourd’hui : enjeux et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6, pp.En ligne</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986687v1</w:t>
+                <w:t xml:space="preserve">hal-02055223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grammaire : un problème pour les élèves, un problème pour le maitre aussi</w:t>
               </w:r>
@@ -1894,411 +1894,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche quantitative des exemples utilisés par des élèves de cycle 3 et des enseignants débutants pour expliquer la notion d'adjectif</w:t>
+                <w:t xml:space="preserve">Recherche et formation : le cas de l’adjectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleni Valma</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CY éducation - CY Cergy Paris Université, Sep 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">, CY éducation - CY Cergy Paris Université, Sep 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549807v1</w:t>
+                <w:t xml:space="preserve">hal-03549795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LIRE ET ÉCRIRE À REALANG QUELLES RESSOURCES MÉTHODOLOGIQUES POUR LA FORMATION ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche quantitative des exemples utilisés par des élèves de cycle 3 et des enseignants débutants pour expliquer la notion d'adjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Valma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY éducation - CY Cergy Paris Université, Sep 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03915708v1</w:t>
+                <w:t xml:space="preserve">hal-03549807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les accords chaines dans un groupe nominal lors d’une épreuve de concours ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
+                <w:t xml:space="preserve">DE LIRE ET ÉCRIRE À REALANG QUELLES RESSOURCES MÉTHODOLOGIQUES POUR LA FORMATION ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Breugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03414025v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et formation : le cas de l’adjectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser les accords chaines dans un groupe nominal lors d’une épreuve de concours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Valma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY éducation - CY Cergy Paris Université, Sep 2021, Antony, France</w:t>
+              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549795v1</w:t>
+                <w:t xml:space="preserve">halshs-03414025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser un dispositif didactique lors d’une épreuve de concours ?</w:t>
               </w:r>
@@ -2645,191 +2645,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02894268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on et faut-il enseigner l’aspect à l’école élémentaire?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un outil pour apprendre à exprimer le temps dans toutes ses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et l'enseignement du français : bilan et perspectives</w:t>
+              <w:t xml:space="preserve">Pratiques et l’enseignement du français : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055264v1</w:t>
+                <w:t xml:space="preserve">hal-01520520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil pour apprendre à exprimer le temps dans toutes ses dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on et faut-il enseigner l’aspect à l’école élémentaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et l’enseignement du français : bilan et perspectives</w:t>
+              <w:t xml:space="preserve">Pratiques et l'enseignement du français : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520520v1</w:t>
+                <w:t xml:space="preserve">hal-02055264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la transposition didactique du verbe à l'école primaire</w:t>
               </w:r>
@@ -4114,178 +4114,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité lexicale et conduites explicatives dans des dialogues pédagogiques</w:t>
+                <w:t xml:space="preserve">Explication et résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique du lexique. Contextes, démarches, supports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.35-47, 2009</w:t>
+              <w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scéren - CNDP Grenoble, pp.67-102, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055240v1</w:t>
+                <w:t xml:space="preserve">hal-00444016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explication et résolution de problèmes</w:t>
+                <w:t xml:space="preserve">Activité lexicale et conduites explicatives dans des dialogues pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scéren - CNDP Grenoble, pp.67-102, 2009</w:t>
+              <w:t xml:space="preserve">Didactique du lexique. Contextes, démarches, supports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.35-47, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444016v1</w:t>
+                <w:t xml:space="preserve">hal-02055240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse a posteriori du film</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Alpi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breugghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/7276" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.7276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993101206290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Alpi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breugghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine dos Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/7276" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.7276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993101206290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>