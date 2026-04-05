--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -456,334 +456,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flaubert was a punk writer : une « éducation sentimentale punk » est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/flaubert.4582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les flashmobs &amp;quot;Danser encore&amp;quot; : entre spontanéité orchestrée et mobilisations hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 115, pp.185-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.115.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers techniques de la musique live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/commu.115.0185⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre national de la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers techniques de la musique live: une perte d'attractivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2699,168 +2699,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise, un objet pour l'anthropologie?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du travail au sein des musiques actuelles à l’épreuve de la crise du Covid-19 : le cas de la filière du live</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2869,232 +2994,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer de travail, changer le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475052v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-04475066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
               </w:r>
@@ -3281,50 +3281,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots pour la dire: représentations textuelles et musicales dans le répertoire punk français (1976-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rock et violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating borders between hegemonic culture and the restricted culture of subversion: How to write the history of the punk scene in France (1976-2016)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monad lunch symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Northampton, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chanson est-elle soluble dans le punk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3333,221 +3497,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de la chanson contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673223v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a history of the punk scene in France</w:t>
               </w:r>
@@ -3691,332 +3691,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thalie contre Melpomène : Enjeux esthétiques et politiques du comique à l’Académie royale de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le comique à l'Académie royale de musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opéra ballet à l'Académie royale de musique (1697-1723) : enjeux esthétiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du ballet en en un genre majeur de l'art lyrique français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Barbarians are coming to town: Mont-de-Marsan and the world's first punk festival (1976-1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Festival and Urban Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pori, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre liberté artistique et stratégie concurrentielle: le répertoire de l'Académie royale de musique dans la deuxième moitié du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Theatre Practices and the Digital Archives: The Comédie Française Registers Project (1680-1793)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvaine Guyot et Jeffrey Ravel, May 2016, Harvard, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'opéra ballet à l'Académie royale de musique (1697-1723) : enjeux esthétiques et politiques</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péronne sauvée, un opéra de laitue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métamorphoses du ballet en en un genre majeur de l'art lyrique français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Nicolas Dezède, un compositeur des Lumières à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joann Élart et Patrick Taïeb, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la scène punk en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4032,126 +4101,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique, contestations, contre-cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anaïs Fléchet, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349863v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01349861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The squat La Miroiterie (1999-2014) : A place for the punk scene in Paris</w:t>
               </w:r>
@@ -4213,50 +4213,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'insoutenable légèreté de l'air : les enjeux politiques et esthétiques de la légèreté dans le répertoire de l’Académie royale de musique sous l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le siècle de la légèreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punk sound and writing : a few relections about sonorous and textual identities of the punk scene in France (1976-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KISMIF: Crossing borders of undergrounds scenes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Porto, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène punk au prisme de la presse musicale spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scène punk en France (1976-2016): objets et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Together and face to face : New Model Army and its audience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KISMIF: Crossing borders of underground scenes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Porto, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">To be or not to be punk. L’invention du punk dans la presse musicale spécialisée en France (1976- 1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4265,388 +4580,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorder: histoire sociale des mouvements punk-post/punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'insoutenable légèreté de l'air : les enjeux politiques et esthétiques de la légèreté dans le répertoire de l’Académie royale de musique sous l’Ancien Régime</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maître ou valet? Les relations entre l'Opéra-Comique et l'Académie royale de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le siècle de la légèreté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Oxford, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">L'Opéra Comique, trois cents ans de création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Together and face to face : New Model Army and its audience</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer et résister autrement ? Le squat La Miroiterie et la diffusion de la scène punk à Paris (1999- 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KISMIF: Crossing borders of underground scenes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Porto, France</w:t>
+              <w:t xml:space="preserve">La création comme résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Model Army ou l'obscure célébrité des étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4662,208 +4813,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Farinelli à Bowie: l'invention de la célébrité en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272899v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01272854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu n’écriras point de chansons dépassant deux minutes. Tu te contenteras bêtement d’aligner desaccords basiques le plus vite que tu pourras. Tu ne commettras jamais de solo&amp;quot; : Archéologie du son et des textes de lascène punk en France (1976-2016)</w:t>
               </w:r>
@@ -5076,50 +5076,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le punk en France (1976-1978) : une rébellion entre idéaux et reconstructions médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le punk est mort, vive le punk ! La construction médiatique de la nostalgie punk dans la presse spécialisée française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or. Médias, mémoires, nostalgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des émotions dans la musique punk en France (1976-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie des cultures populaires : musique et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la scène punk en France (1976-1978) : entre passions subversives et mainstreamisation médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5128,484 +5374,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mainstreaming popular culture. Les dynamiques hégémoniques dans la culture populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Luc Robène</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un splendide isolement? Le répertoire de l’Académie royale de musique sous l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de l’Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Blois, France</w:t>
+              <w:t xml:space="preserve">Le répertoire en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...184 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01083212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les vedettes: le cas de l'Académie royale de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La naissance du vedettariat théâtral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, May 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer les vedettes : le cas de l'Académie royale de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5801,165 +5801,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Looking for Family, Looking for Tribe: réflexions sur New Model Army</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is the Modern World. Pour une histoire sociale du rock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3, Jun 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il est plus facile de composer un Parlement qu'un Opéra&amp;quot; : administrer l'Académie royale de musique (1778-1799)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direction et administration des troupes de théâtre dans les provinces françaises et les territoires conquis sous la Révolution et l'Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont-Ferrand, Oct 2013, Vizille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082839v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre des clans et polyphonie corse: réflexions autour de la musique de la série Mafiosa</w:t>
               </w:r>
@@ -7331,51 +7331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics des scènes musicales en France (XVIIIe – XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7488,546 +7488,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02537395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Réglementation de l’Opéra de Paris, 1669-2019 : édition des principaux textes normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole des Chartes, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règlementation de l'Opéra de Paris (1669-2019): édition des principaux textes normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École nationale des chartes, pp.479, 2019, Mémoires et documents de l'École des chartes, 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova, pp.400, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02537387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">École nationale des chartes, pp.479, 2019, Mémoires et documents de l'École des chartes, 108</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fun et mégaphone: l'émergence du punk en France, Suisse, RFA et RDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve, 1, 2019, En marge!, 978-2-36013-550-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Ecole des Chartes, 2019</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École nationale des chartes, 2018, 978-2-35723-098-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Riveneuve, 1, 2019, En marge!, 978-2-36013-550-9</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02537391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de l’opéra en Europe (XVIIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École nationale des chartes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...108 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de l’Opéra en Europe (XVIIIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École nationale des chartes, 2017, Études et rencontres de l'École nationale des chartes, 9782357230903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8703,50 +8703,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03916550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le punk, un mauvais genre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travestissement - Performances culturelles du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Giron-Panel, S. Serre et J. C. Yon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les publics des scènes musicales en France (XVIIIe – XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.7-17, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The punk scene and the national music press in France (1976-1978): dangerous liaisons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8755,238 +8936,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fast, Furious and Xerox. Punk, Fanzines and DIY Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.145-156, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538687v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-04093730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner une grande institution culturelle: le comte d'Argenson et l'Académie royale de musique</w:t>
               </w:r>
@@ -9117,604 +9117,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Académie royale de musique sous l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Giroud; Solveig Serre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La règlementation de l'Opéra de Paris (1669-2019): édition critique des principaux textes normatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des chartes, pp.19-87, 2019, 978-2-35723-149-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Académie royale de musique during the Ancien Régime: a few details about a political system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opera as Institution: Networks and Professions (1700-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT-Verlag, pp.83-95, 2019, Musik: Forschung und Wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La règlementation de l'Opéra de Paris (1669-2019): édition critique des principaux textes normatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale des chartes, pp.19-87, 2019, 978-2-35723-149-8</w:t>
+              <w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des chartes, pp.9-11, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Académie royale de musique sous l'Ancien Régime: quelques éléments d'un système politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'État en scène. Théâtres, opéras, salles de spectacle du XVIe siècle au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPRISCA, pp.385-395, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer les vedettes : le cas de l’Académie royale de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Filippi, S. Harvey et S. Marchand (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale des chartes, pp.9-11, 2018</w:t>
+              <w:t xml:space="preserve">Le sacre de l’acteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.131-138, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer les vedettes : le cas de l’Académie royale de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Filippi; Sophie Marchand; Sarah Harvey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sacre de l’acteur. Émergence du vedettariat théâtral de Molière à Sarah Bernhardt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-138, 2017, 9782200615529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Giron-Panel et S. Serre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de l’opéra en Europe (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale des chartes, pp.11-15, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093738v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-04093743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitations, galas, gratis : les représentations exceptionnelles de l'Opéra de Paris à la fin de l'Ancien Régime</w:t>
               </w:r>
@@ -10285,178 +10285,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grille d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le répertoire de l'Opéra de Paris: analyse et interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale des chartes, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01083170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Mémoires secrets ou l'anti-Mercure: deux histoires bien différentes de l'Académie royale de musique au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le règne de la critique: l'imaginaire culturel des Mémoires secrets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083207v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01083170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inégal accès à l'Opéra: le public de l'Académie royale de musique au siècle des Lumières</w:t>
               </w:r>
@@ -11200,51 +11200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DFCE8A1"/>
+    <w:nsid w:val="9469619E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11431,51 +11431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solveig-serre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1230-7774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109205391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guebey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.193.0549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.013.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.007.0180" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488032v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0080" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mangialomini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berrebi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272837v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giron-Panel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586859v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailmail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giroud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Sadler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474728v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solveig-serre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1230-7774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109205391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guebey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4582" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.193.0549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.013.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.007.0180" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488032v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0080" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mangialomini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berrebi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giron-Panel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586859v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailmail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giroud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Sadler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>