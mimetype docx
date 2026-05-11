--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -456,334 +456,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les flashmobs &amp;quot;Danser encore&amp;quot; : entre spontanéité orchestrée et mobilisations hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.185-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.115.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flaubert was a punk writer : une « éducation sentimentale punk » est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/flaubert.4582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers techniques de la musique live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/flaubert.4582⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre national de la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers techniques de la musique live: une perte d'attractivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2699,50 +2699,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du travail au sein des musiques actuelles à l’épreuve de la crise du Covid-19 : le cas de la filière du live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer de travail, changer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2757,344 +3007,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475066v1</w:t>
-              </w:r>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">halshs-04475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
               </w:r>
@@ -3363,50 +3363,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La chanson est-elle soluble dans le punk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces de la chanson contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Negotiating borders between hegemonic culture and the restricted culture of subversion: How to write the history of the punk scene in France (1976-2016)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3415,139 +3497,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monad lunch symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Northampton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673927v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01673223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a history of the punk scene in France</w:t>
               </w:r>
@@ -3691,181 +3691,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre liberté artistique et stratégie concurrentielle: le répertoire de l'Académie royale de musique dans la deuxième moitié du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern Theatre Practices and the Digital Archives: The Comédie Française Registers Project (1680-1793)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvaine Guyot et Jeffrey Ravel, May 2016, Harvard, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thalie contre Melpomène : Enjeux esthétiques et politiques du comique à l’Académie royale de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le comique à l'Académie royale de musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opéra ballet à l'Académie royale de musique (1697-1723) : enjeux esthétiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses du ballet en en un genre majeur de l'art lyrique français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Barbarians are coming to town: Mont-de-Marsan and the world's first punk festival (1976-1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3881,277 +3950,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music Festival and Urban Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pori, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Solveig Serre</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire de la scène punk en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern Theatre Practices and the Digital Archives: The Comédie Française Registers Project (1680-1793)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvaine Guyot et Jeffrey Ravel, May 2016, Harvard, États-Unis</w:t>
+              <w:t xml:space="preserve">Musique, contestations, contre-cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs Fléchet, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péronne sauvée, un opéra de laitue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Dezède, un compositeur des Lumières à Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joann Élart et Patrick Taïeb, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349861v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01349863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The squat La Miroiterie (1999-2014) : A place for the punk scene in Paris</w:t>
               </w:r>
@@ -4213,509 +4213,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">To be or not to be punk. L’invention du punk dans la presse musicale spécialisée en France (1976- 1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disorder: histoire sociale des mouvements punk-post/punk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punk sound and writing : a few relections about sonorous and textual identities of the punk scene in France (1976-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KISMIF: Crossing borders of undergrounds scenes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Porto, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène punk au prisme de la presse musicale spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scène punk en France (1976-2016): objets et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Together and face to face : New Model Army and its audience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KISMIF: Crossing borders of underground scenes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Porto, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'insoutenable légèreté de l'air : les enjeux politiques et esthétiques de la légèreté dans le répertoire de l’Académie royale de musique sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le siècle de la légèreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Punk sound and writing : a few relections about sonorous and textual identities of the punk scene in France (1976-2016)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Model Army ou l'obscure célébrité des étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KISMIF: Crossing borders of undergrounds scenes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Porto, France</w:t>
+              <w:t xml:space="preserve">De Farinelli à Bowie: l'invention de la célébrité en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...266 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maître ou valet? Les relations entre l'Opéra-Comique et l'Académie royale de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Opéra Comique, trois cents ans de création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et résister autrement ? Le squat La Miroiterie et la diffusion de la scène punk à Paris (1999- 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4731,139 +4813,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création comme résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272854v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01272899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu n’écriras point de chansons dépassant deux minutes. Tu te contenteras bêtement d’aligner desaccords basiques le plus vite que tu pourras. Tu ne commettras jamais de solo&amp;quot; : Archéologie du son et des textes de lascène punk en France (1976-2016)</w:t>
               </w:r>
@@ -5076,50 +5076,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’émergence de la scène punk en France (1976-1978) : entre passions subversives et mainstreamisation médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mainstreaming popular culture. Les dynamiques hégémoniques dans la culture populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le punk est mort, vive le punk ! La construction médiatique de la nostalgie punk dans la presse spécialisée française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or. Médias, mémoires, nostalgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des émotions dans la musique punk en France (1976-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie des cultures populaires : musique et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le punk en France (1976-1978) : une rébellion entre idéaux et reconstructions médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5128,303 +5374,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082782v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un splendide isolement? Le répertoire de l’Académie royale de musique sous l’Ancien Régime</w:t>
               </w:r>
@@ -5801,165 +5801,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il est plus facile de composer un Parlement qu'un Opéra&amp;quot; : administrer l'Académie royale de musique (1778-1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direction et administration des troupes de théâtre dans les provinces françaises et les territoires conquis sous la Révolution et l'Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Oct 2013, Vizille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Looking for Family, Looking for Tribe: réflexions sur New Model Army</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">This is the Modern World. Pour une histoire sociale du rock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille 3, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082850v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre des clans et polyphonie corse: réflexions autour de la musique de la série Mafiosa</w:t>
               </w:r>
@@ -6146,372 +6146,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Académie royale de musique et les Menus Plaisirs du roi dans la deuxième moitié du XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans l'ate­lier des Menus Plaisirs du roi : spec­ta­cles, fêtes et céré­mo­nies aux XVIIe et XVIIIe siè­cles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586859v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une nouvelle approche des représentations de l'Académie royale de musique: les comptes rendus du Comité au ministre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la scène à l'épreuve de l'histoire: les objets et les méthodes de l'historiographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'Académie royale de musique et les Menus Plaisirs du roi dans la deuxième moitié du XVIIIe siècle.</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources du théâtral : le public de l'Académie royale de musique au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l'ate­lier des Menus Plaisirs du roi : spec­ta­cles, fêtes et céré­mo­nies aux XVIIe et XVIIIe siè­cles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Le "Théâtral" dans la France d'Ancien Régime. De la présentation de soi à la représentation scénique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Oxford, France. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mémoires secrets ou l'anti-Mercure : deux histoires différentes de l'Académie royale de musique au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règne de la critique: l'imaginaire culturel des Mémoires secrets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp.217-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitations &amp;quot;, galas, gratis ... Les représentations exceptionnelles de l'Opéra de Paris à la fin de l'Ancien Régime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sortie au spectacle (XIXe-XXe siècles) : le cas français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586863v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00405197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronopéra et le répertoire de l'Opéra de Paris (1749-1790)</w:t>
               </w:r>
@@ -7413,327 +7413,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Réglementation de l’Opéra de Paris, 1669-2019 : édition des principaux textes normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole des Chartes, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règlementation de l'Opéra de Paris (1669-2019): édition des principaux textes normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École nationale des chartes, pp.479, 2019, Mémoires et documents de l'École des chartes, 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nova, pp.400, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02537387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Underground! Chroniques de recherche en terres punk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuve, 2, pp.256, 2019, En marge!, Solveig Serre; Luc Robène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02537395v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">halshs-02537387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fun et mégaphone: l'émergence du punk en France, Suisse, RFA et RDA</w:t>
               </w:r>
@@ -9117,198 +9117,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Académie royale de musique during the Ancien Régime: a few details about a political system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera as Institution: Networks and Professions (1700-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIT-Verlag, pp.83-95, 2019, Musik: Forschung und Wissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Académie royale de musique sous l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Giroud; Solveig Serre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La règlementation de l'Opéra de Paris (1669-2019): édition critique des principaux textes normatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale des chartes, pp.19-87, 2019, 978-2-35723-149-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02474728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Académie royale de musique during the Ancien Régime: a few details about a political system</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Académie royale de musique sous l'Ancien Régime: quelques éléments d'un système politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opera as Institution: Networks and Professions (1700-1914)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIT-Verlag, pp.83-95, 2019, Musik: Forschung und Wissenschaft</w:t>
+              <w:t xml:space="preserve">L'État en scène. Théâtres, opéras, salles de spectacle du XVIe siècle au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPRISCA, pp.385-395, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9337,142 +9406,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale des chartes, pp.9-11, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Giron-Panel et S. Serre (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'État en scène. Théâtres, opéras, salles de spectacle du XVIe siècle au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPRISCA, pp.385-395, 2018</w:t>
+              <w:t xml:space="preserve">Les lieux de l’opéra en Europe (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des chartes, pp.11-15, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les vedettes : le cas de l’Académie royale de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giron-Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9492,73 +9578,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Filippi, S. Harvey et S. Marchand (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sacre de l’acteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.131-138, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les vedettes : le cas de l’Académie royale de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9578,143 +9664,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Filippi; Sophie Marchand; Sarah Harvey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sacre de l’acteur. Émergence du vedettariat théâtral de Molière à Sarah Bernhardt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-138, 2017, 9782200615529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673169v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04093738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitations, galas, gratis : les représentations exceptionnelles de l'Opéra de Paris à la fin de l'Ancien Régime</w:t>
               </w:r>
@@ -10285,50 +10285,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Mémoires secrets ou l'anti-Mercure: deux histoires bien différentes de l'Académie royale de musique au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règne de la critique: l'imaginaire culturel des Mémoires secrets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01083207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grille d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10337,126 +10406,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le répertoire de l'Opéra de Paris: analyse et interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale des chartes, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083170v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01083207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inégal accès à l'Opéra: le public de l'Académie royale de musique au siècle des Lumières</w:t>
               </w:r>
@@ -11200,51 +11200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9469619E"/>
+    <w:nsid w:val="FD9D270F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11431,51 +11431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solveig-serre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1230-7774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109205391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guebey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4582" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.193.0549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.013.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.007.0180" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488032v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0080" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mangialomini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berrebi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giron-Panel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586859v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailmail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giroud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Sadler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solveig-serre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1230-7774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109205391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guebey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.193.0549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.013.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.007.0180" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488032v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.053.0080" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mangialomini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berrebi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272837v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giron-Panel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586859v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cailmail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giroud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raboud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Sadler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474728v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04093743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>