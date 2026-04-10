--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solvi Ystad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes influence the tempo of a rhythmical pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (6), pp.5047-5056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0041886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vibratory stimuli on postural muscle tone adjustments and sensation of discomfort in seated posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Zenasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.106622. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective on binaural beats: Investigating the effects of spatially moving sounds on human mental states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306427. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high/low frequency balance drives tactile perception of noisy vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.614-624. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3371264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually Evaluated Signal Model: Collisions Between a Vibrating Object and an Obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.2338-2350. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2023.3284515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing as adaptive cascaded envelope interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.671. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception of auditory roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0016603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm perception is shared between audio and haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08152-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MovEcho:A Gesture-Sound Interface Allowing Blind Manipulations in a Driving Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3464692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of movement sonification on haptic perception changes with aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Landelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of friction-modulated textures is limited by vibrotactile sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Sound Perception through Vocal Imitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3306-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellists’ sound quality is shaped by their primary postural behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70705-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzees use tree species with a resonant timbre for accumulative stone throwing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammie K Kalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology Letters, 15 (12), pp.6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Audio in Auto Control: The Challenge of Sonifying Virtual Objects for Gesture Control of Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2017.2721678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of a primary control impairment on the cellists’ bowing gesture inducing harsh sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2856178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the perceived harshness of cello sounds by morphing and synthesis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (3), pp.2121--2136. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4978522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chowning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Teruggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Appleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.15 - 20. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COMJc00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluding the Physical Constraints in a Nonlinear Interaction Sound Synthesis Model for Gesture Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6070192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Evaluation of Sonification Strategies for Guidance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2016.2531978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métaphores sonores : une approche interdisciplinaire des processus de contrôle de la synthèse sonore et musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of sonification design for guidance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Locus Sonus Issue, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre El-Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.606-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let me hear your handwriting!&amp;quot; Evaluating the movement fluency from its sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of real-time auditory feedback on learning new characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Richieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Richieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sound to shape: auditory perception of drawing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.983-994. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0035441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustic descriptors to evoked quality of car door sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (1), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4883364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis model with intuitive control capabilities for rolling sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramaki Mitsuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (8), pp.1260 - 1273. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2014.2327297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intuitive Synthesizer of Continuous Interaction Sounds: Rubbing, Scratching and Rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramaki Mitsuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William P. Hetrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bolbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William P. Hetrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bolbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual characterization of motion evoked by sounds for synthesis control purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422105.2422106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous masking additivity for short Gaussian-shaped tones: spectral effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.1160-1171. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4812773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du retour sonore dans l'habitacle automobile sur la perception de mouvement du conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level control of sound synthesis for sonification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level control of sound synthesis for sonification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an exploration of feeling of strangeness in schizophrenia: perspectives on acousmatic and everyday listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cermolacce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Abnormal Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (3), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additivity of nonsimultaneous masking for short Gaussian-shaped sinusoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.888-897. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3518781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization and timbre perception of environmental sounds in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From clarinet control to timbre perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (4), pp.678-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the perceived material in an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.301-314. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2010.2047755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-by-synthesis of timbre, timing, and dynamics in expressive clarinet performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical correlates of timbre and expressiveness in clarinet performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp. 135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evocative power of sounds: conceptual priming between words and nonverbal sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (5), pp.1026-1035. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2009.21302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound categorization and conceptual priming for nonlinguistic and linguistic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (11), pp.2555-2569. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2009.21398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological study of algorithmically processed metric/rhythmic variations in language and music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.30194.1-30194.13. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/30194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality assessment of wood for xylophone bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.2407-2420. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2697154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A percussive sound synthesizer based on physical and perceptual attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal (Project Muse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/comj.2006.30.2.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Rhythmic processing in Language and Music: An interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Leigh Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Music and Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory consonance: an Event-Related brain Potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (2), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing musical interfaces with composition in Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Computer Music Modeling and Retrieval International Symposium, CMMR 2003, Montpellier, France, May 26-27, 2003, Revised Papers, 2771, pp.225-246. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39900-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Adaptive Cochlear Filter Bank Using Learnable Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut ∂'Alembert, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Late Reverberation and Echoes on Rhythmic Drum Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17498178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba, Kiki, and the Movement Between: Toward A Sensorimotor Hypothesis of Sound-Shape Cross-modal Correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17497860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du Retour Sonore sur le jeu Rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Individualization of Sound Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17497303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de la décomposition en Modes Empiriques par apprentissage des paramètres d’interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptually-based method for vibration compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, France, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled probing of foundation models in the auditory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 Workshop on Behavioral Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Interdisciplinaire de la Synthèse Instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Paiva Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gioffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Musicale - Université Paris 8, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Adaptative Higher Order Ambisonics Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Immersive and 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation perceptive des distorsions spatiales de sources sonores réparties au sein d’édifices patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyes-Off Your Fingers: Gradual Surface Haptic Feedback Improves Eyes-Free Touchscreen Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491102.3501872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de systèmes de son 3D en présence de perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Cosneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Tactile Perception of Roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR2021, Music in the IA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keiji Hirata, Satoshi Tojo, Tetsuro Kitahara, Nov 2021, Tokyo, Japan. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TECHNOLOGICAL PLATFORM FOR ANALYZING AND IMPROVING MUSICIANS' SOUND-GESTURE INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acousticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior sonification of Zero emission vehicles : strategy proposal and impact on driver’s perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acousticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines that listen: towards a machine listening model based on perceptual descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buongiorno Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Tribometer for Wide -Range/High-Bandwidth Measurement of Tactile Force Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Emission Vehicles Sonification Strategy Based on Shepard-Risset Glissando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological approach to investigate the pre-reflexive contents of consciousness during sound production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research - CMMR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the object attributes for sound synthesis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoubeib Kanzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Texture Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Haptic and Audio Interaction Design - HAID2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence of the role of the cellists' postural movements in the score metric cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Non-Linear Phenomena on Perceived Interactions in Percussive Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PRISM, Oct 2019, Marseille, France. pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-time Synthesizer of Naturalistic Congruent Audio-Haptic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoubeib Kanzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2019: 14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence of the role of the cellists’ postural movements in the score metric cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2019 (Computer Music Multidisciplinary Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, MARSEILLE, France. pp. 954-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusiDance : Effets thérapeutiques du son et de la musique sur les personnes en situation de dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - 10ème Conférence Handicap 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre semantics through the lens of crossmodal correspondences: a new way of asking old questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weinzierl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina von Kriegstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Universal Acoustical Communication 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sound perception through vocal imitations of sounds that evoke movements and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dias Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research (CMMR2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification Strategies for Dynamic Guidance Tasks: Example with a Driving Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2017 "Music Technology with Swing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Selection for Gesture Sonification and Manipulation of Virtual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASV - 19th international Conference on Acoustics, Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing gestures and drawing sounds: Auditory and multisensory perception of biological movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Auditory Perception, Cognition, and Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When hearing biological movements reveals embodied motor properties: a new paradigm to study relations between gestures and sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sensorimotor Theory of Perception and Consciousness: Developments and Open Questions -- ASSC Satellite Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.246-255, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling a non linear friction model for evocative sound synthesis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intuitive synthesizer of sustained interaction sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MARSEILLE, France. pp.1045 - 1050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Rehabilitation of Dysgraphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.200-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the usability of sound strategies for guiding task: toward a generalization of sonification design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 10th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating in a space of synthesized interaction-sounds: rubbing, scratching and rolling sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.202 - 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are electric and hybrid vehicles too quiet for drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria. pp.3081-3090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does interior car noise alter driver's perception of motion? Multisensory integration in speed perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifying drawings: characterization of perceptual attributes of sounds produced by human gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual optimization of audio representations based on time-frequency masking data for maximally-compact stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Applications of Time-Frequency Processing in Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERBlet transform, time-frequency masking and perceptual sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Soendergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop of the Signal Processing Lab of Brno University of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling sound synthesis : work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Computer Music Modeling and Retrieval (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, London, United Kingdom. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to sound: sonification of two dimensional curves by reenaction of biological movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Emotions - 9th International Symposium on Computer Music Modeling and Retrieval (CMMR), 19-22 June, London, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity test modelisation applyied to interior car sound perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïk Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 45th International Conference on Applications of Time-Frequency Processing in Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor noise influence on acceleration perception in a dynamic driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual differences between sounds produced by different continuous interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way timbre shapes musical preference: a clarinet performance case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Studies Network (PSN) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the potentiality of abstract sounds in perception research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Málaga, Spain. pp.207- 219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masquage auditif temps-fréquence avec des stimuli de forme Gaussienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10ème Congrès Français d'Acoustique, Lyon, France, CD-ROM (6 pages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des variations de timbre du bruit moteur dans l'habitacle d'une automobile par application d'un modèle auditif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bézat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the timbre modeling of interior car sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking the sounds: an intuitive control of an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additivity of auditory masking using Gaussian-shaped tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA, Jun 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory masking using gaussian-windowed stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of timbre variations in music performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between acoustic parameters and perceptual properties: an apporach by regression tree applied to car door closure sounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a synthesis tool using 'evocation' as control parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of impacted materials: sound retrieval and synthesis control persepctives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Copenhague, Denmark. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre control of a real-time percussive synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of timbre in clarinet interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car door closure sounds: characterization of perceptual properties through analysis-synthesis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Categorization of Moving Sounds For Synthesis Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhagen, Denmark. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual analyses of action-related impact sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustical and cognitive approach to the semiotics of sound objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Music Perception and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bologna, Italy. pp 1862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of timbre patterns in expressive music performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Audio Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre variation as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium (CMMR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Pisa, Italy. pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sound classification of xylophone-like bars and wood species properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtheenth International Congress on Sound and Vibration (ICSV13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound fluctuation as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.210-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées USTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and perceptual manipulation of percussive sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relative influence of even and odd harmonics in clarinet timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of the Relationship Between the Clarinet Timbre and the Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to piano timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FMR study of the neural basis of song perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rythmic ; melodic and semantic violations in language and music on the electrical activity in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al And</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'écoute binaurale de sons en mouvement sur l'état psychique de l'auditeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Perception Sonore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards congruent BCI feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ICON'2018 - Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Perception of Biological Movements: an evidence of cognitive specifities from sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When visual circles become acoustic ellipses: sounds evoking accelerations modify visuo-motor coupling with biological motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Sound Generation in the IA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sølvi Ystad; Richard Kronland-Martinet; Tetsuro Kitahara; Keiji Hirata; Mitsuko Aramaki. Springer, Lecture Notes in Computer Science, 15236, 492 p., In press, 978-3-032-02041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 13770, 2023, Lecture Notes in Computer Science, Ronan Nugent, 978-3-031-35382-6. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-MartinetSølvi YstadMitsuko Aramaki. Springer, Cham, 12631, pp.726, 2021, Lecture Notes in Computer Science, Ronan Nugent, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing 13th International Symposium, CMMR 2017 Matosinhos, Portugal, September 25–28, 2017 Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E.P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aramaki, M.E.P. Davies, R. Kronland-Martinet, S. Ystad. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science (11265), pp.676, 2018, Music Technology with Swing, Alfred Hofmann, 978-3-030-01691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sounds to music and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes in Computer Science, pp.502, 2013, 978-3-642-41247-9. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanty Sanghamitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. Springer Verlag Berlin Heidelberg, pp.235, 2012, Lecture Notes in Computer Science, A. Hofmann, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Music Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen. Springer - LNCS, pp.361, 2011, Lecture Notes in Computer Science, Alfred Hofmann, 978-3-642-23125-4. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen. Springer Verlag Berlin Heidelberg, pp.493, 2010, Lecture Notes in Computer Sciences, Alfred Hofmann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval. Genesis of Meaning in Sound and Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, R. Kronland-Martinet, K. Jensen. Springer Berlin Heidelberg, 5493, pp.284, 2009, Lecture Notes in Computer Science, Alfred Hofmann, ISBN: 978-3-642-02517-4 (Print) 978-3-642-02518-1 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis of meaning in sound and music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Music Modelling and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Kronland-Martinet, S. Ystad, K. Jensen. Springer Berlin Heidelberg, 4969, pp.505, 2008, Lecture notes in computer science, Alfred Hofmann, ISBN: 978-3-540-85034-2 (Print) 978-3-540-85035-9 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.508, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.275, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Would You Reproduce a Synthetic Sound of an Ellipse in Water ? A Phenomenological Investigation of Pre-reflexive Contents of Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-Martinet Sølvi Ystad Mitsuko Aramaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music, 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, pringer Nature Switzerland AG, pp.726, 2021, Lecture Notes in Computer Science, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Emission Vehicles Sonification Strategy Based on Shepard-Risset Glissando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-MartinetSølvi YstadMitsuko Aramaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music Perception, Representations, Image, Sound, Music, 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, Springer Nature Switzerland AG 2021, pp.726, 2021, Lecture Notes in Computer Science, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre from Sound Synthesis and High-level Control Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kai Siedenburg; Charalampos Saitis; Stephen McAdams; Arthur N. Popper; Richard N. Fay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre: Acoustics, Perception, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Springer Nature, pp.361-389, 2019, Springer Handbook of Auditory Research Series (SHAR), 978-3-030-14831-7. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14832-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Sonification Strategies for Guidance in a Blind Driving Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology with Swing, Revised papers of the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Sound Perception Through Vocal Imitations of Sounds that Evoke Movements and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dias Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing, Revised papers of the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluding the Influence of Postural Constraints on Cellists' Bowing Movements and Timbral Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging People and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Influence of Constraints on Cellists’ Postural Displacements and Musical Expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Kronland-Martinet, M. Aramaki, S. Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music, Mind, and Embodiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9617, Springer, pp.21-41, 2016, LNCS, 978-3-319-46281-3. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46282-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective view on sound synthesis BCI control in light of two paradigms of cognitive neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet and Benjanim Knapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.61-87, 2014, 978-1-4471-6584-2. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Motor Synchronization: The Effect of Mapping Between Kinematics and Acoustic Cues on Geometric Motor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aramaki M., Derrien O., Kronland-Martinet R., Ystad S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.246-255, 2014, Lecture Notes in Computer Science (8905), 978-3-319-12975-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitive control of rolling sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aramaki, M. Barthet, R. Kronland-Martinet, S. Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From sounds to music and emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Heidelberg, pp.99 - 109, 2013, Lecture Notes in Computer Science, 978-3-642-41247-9. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reenacting sensorimotor features of drawing movements from friction sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sounds to Music and Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.130-153, 2013, Lecture Notes in Computer Science, 978-3-642-41248-6. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual control of environmental sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.172-186, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory time-frequency masking: psychoacoustical data and application to audio representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.146-171, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract sounds and their applications in audio and perception research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sølvi Ystad, Mitsuko Aramaki, Richard Kronland-Martinet, Kristoffer Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring music contents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.176-187, 2011, Lecture Notes in Computer Science, 978-3-642-23125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine the sounds: anintuitive control of an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Aramaki, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.408-422, 2010, Lecture Notes in Computer Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards timbre modeling of sounds inside accelerating cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Aramaki, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag/Heidelberg, pp.377-392, 2010, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre characteristics of interior car sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.377-391, 2010, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of impacted materials: sound retrieval and synthesis control perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin / Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-146, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02518-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre perception of sounds fromimpacted materials: behavioral, electrophysiological and acoustic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-17, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02518-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Rix; Marcel Formosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une sémiotique générale du temps dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-90, 2008, Musique/sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving musical expressiveness by time-varying brightness shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Ystad, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: sense of sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.313-336, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85035-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of sounds evoking motions: categorization and acoustic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Ystad, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling andretrieval: sense of sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.139-158, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85035-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre variations as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Voinier, Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.45-53, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11751069_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and cognitive evaluation of a piano synthesis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 3310, Springer Verlag Berlin Heidelberg, pp.232-245, 2005, LNCS 3310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clarinet timbre as an attribute of expressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin T. Helland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uffe Kock Wiil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3310, Springer Verlag, pp.246-259, 2005, Lecture Notes in Computer Science, 978-3-540-24458-5. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31807-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le sens des sons: Modélisation sonore et contrôle haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de la Méditerranée - Aix-Marseille II, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solvi Ystad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes influence the tempo of a rhythmical pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (6), pp.5047-5056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0041886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vibratory stimuli on postural muscle tone adjustments and sensation of discomfort in seated posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Zenasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.106622. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective on binaural beats: Investigating the effects of spatially moving sounds on human mental states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306427. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high/low frequency balance drives tactile perception of noisy vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.614-624. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3371264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually Evaluated Signal Model: Collisions Between a Vibrating Object and an Obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.2338-2350. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2023.3284515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing as adaptive cascaded envelope interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.671. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm perception is shared between audio and haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08152-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception of auditory roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0016603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MovEcho:A Gesture-Sound Interface Allowing Blind Manipulations in a Driving Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3464692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of movement sonification on haptic perception changes with aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Landelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of friction-modulated textures is limited by vibrotactile sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Sound Perception through Vocal Imitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3306-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellists’ sound quality is shaped by their primary postural behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70705-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzees use tree species with a resonant timbre for accumulative stone throwing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammie K Kalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology Letters, 15 (12), pp.6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Audio in Auto Control: The Challenge of Sonifying Virtual Objects for Gesture Control of Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2017.2721678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of a primary control impairment on the cellists’ bowing gesture inducing harsh sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2856178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chowning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Teruggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Appleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.15 - 20. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COMJc00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the perceived harshness of cello sounds by morphing and synthesis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (3), pp.2121--2136. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4978522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métaphores sonores : une approche interdisciplinaire des processus de contrôle de la synthèse sonore et musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluding the Physical Constraints in a Nonlinear Interaction Sound Synthesis Model for Gesture Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6070192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Evaluation of Sonification Strategies for Guidance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2016.2531978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of sonification design for guidance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Locus Sonus Issue, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre El-Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.606-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of real-time auditory feedback on learning new characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let me hear your handwriting!&amp;quot; Evaluating the movement fluency from its sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Richieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustic descriptors to evoked quality of car door sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (1), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4883364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sound to shape: auditory perception of drawing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.983-994. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0035441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William P. Hetrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bolbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intuitive Synthesizer of Continuous Interaction Sounds: Rubbing, Scratching and Rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramaki Mitsuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis model with intuitive control capabilities for rolling sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramaki Mitsuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (8), pp.1260 - 1273. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2014.2327297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William P. Hetrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bolbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Richieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous masking additivity for short Gaussian-shaped tones: spectral effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.1160-1171. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4812773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du retour sonore dans l'habitacle automobile sur la perception de mouvement du conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual characterization of motion evoked by sounds for synthesis control purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422105.2422106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level control of sound synthesis for sonification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level control of sound synthesis for sonification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an exploration of feeling of strangeness in schizophrenia: perspectives on acousmatic and everyday listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cermolacce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Abnormal Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (3), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additivity of nonsimultaneous masking for short Gaussian-shaped sinusoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.888-897. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3518781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization and timbre perception of environmental sounds in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the perceived material in an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.301-314. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2010.2047755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-by-synthesis of timbre, timing, and dynamics in expressive clarinet performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical correlates of timbre and expressiveness in clarinet performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp. 135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evocative power of sounds: conceptual priming between words and nonverbal sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (5), pp.1026-1035. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2009.21302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From clarinet control to timbre perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (4), pp.678-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound categorization and conceptual priming for nonlinguistic and linguistic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (11), pp.2555-2569. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2009.21398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological study of algorithmically processed metric/rhythmic variations in language and music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.30194.1-30194.13. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/30194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality assessment of wood for xylophone bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.2407-2420. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2697154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A percussive sound synthesizer based on physical and perceptual attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal (Project Muse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/comj.2006.30.2.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Rhythmic processing in Language and Music: An interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Leigh Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Music and Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory consonance: an Event-Related brain Potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (2), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing musical interfaces with composition in Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Computer Music Modeling and Retrieval International Symposium, CMMR 2003, Montpellier, France, May 26-27, 2003, Revised Papers, 2771, pp.225-246. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39900-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Late Reverberation and Echoes on Rhythmic Drum Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17498178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba, Kiki, and the Movement Between: Toward A Sensorimotor Hypothesis of Sound-Shape Cross-modal Correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17497860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du Retour Sonore sur le jeu Rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Individualization of Sound Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17497303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de la décomposition en Modes Empiriques par apprentissage des paramètres d’interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Adaptive Cochlear Filter Bank Using Learnable Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut ∂'Alembert, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptually-based method for vibration compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, France, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled probing of foundation models in the auditory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 Workshop on Behavioral Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Interdisciplinaire de la Synthèse Instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Paiva Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gioffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Musicale - Université Paris 8, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Adaptative Higher Order Ambisonics Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Immersive and 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation perceptive des distorsions spatiales de sources sonores réparties au sein d’édifices patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de systèmes de son 3D en présence de perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Cosneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyes-Off Your Fingers: Gradual Surface Haptic Feedback Improves Eyes-Free Touchscreen Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491102.3501872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Tactile Perception of Roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR2021, Music in the IA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keiji Hirata, Satoshi Tojo, Tetsuro Kitahara, Nov 2021, Tokyo, Japan. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TECHNOLOGICAL PLATFORM FOR ANALYZING AND IMPROVING MUSICIANS' SOUND-GESTURE INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acousticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior sonification of Zero emission vehicles : strategy proposal and impact on driver’s perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acousticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological approach to investigate the pre-reflexive contents of consciousness during sound production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research - CMMR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the object attributes for sound synthesis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoubeib Kanzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Texture Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Haptic and Audio Interaction Design - HAID2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Emission Vehicles Sonification Strategy Based on Shepard-Risset Glissando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Tribometer for Wide -Range/High-Bandwidth Measurement of Tactile Force Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence of the role of the cellists' postural movements in the score metric cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-time Synthesizer of Naturalistic Congruent Audio-Haptic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoubeib Kanzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2019: 14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Non-Linear Phenomena on Perceived Interactions in Percussive Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PRISM, Oct 2019, Marseille, France. pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence of the role of the cellists’ postural movements in the score metric cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2019 (Computer Music Multidisciplinary Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, MARSEILLE, France. pp. 954-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines that listen: towards a machine listening model based on perceptual descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buongiorno Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusiDance : Effets thérapeutiques du son et de la musique sur les personnes en situation de dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - 10ème Conférence Handicap 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre semantics through the lens of crossmodal correspondences: a new way of asking old questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weinzierl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina von Kriegstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Universal Acoustical Communication 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sound perception through vocal imitations of sounds that evoke movements and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dias Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research (CMMR2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification Strategies for Dynamic Guidance Tasks: Example with a Driving Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2017 "Music Technology with Swing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Selection for Gesture Sonification and Manipulation of Virtual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASV - 19th international Conference on Acoustics, Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing gestures and drawing sounds: Auditory and multisensory perception of biological movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Auditory Perception, Cognition, and Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When hearing biological movements reveals embodied motor properties: a new paradigm to study relations between gestures and sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sensorimotor Theory of Perception and Consciousness: Developments and Open Questions -- ASSC Satellite Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.246-255, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating in a space of synthesized interaction-sounds: rubbing, scratching and rolling sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.202 - 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are electric and hybrid vehicles too quiet for drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria. pp.3081-3090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the usability of sound strategies for guiding task: toward a generalization of sonification design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 10th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Rehabilitation of Dysgraphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.200-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling a non linear friction model for evocative sound synthesis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intuitive synthesizer of sustained interaction sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MARSEILLE, France. pp.1045 - 1050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual optimization of audio representations based on time-frequency masking data for maximally-compact stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Applications of Time-Frequency Processing in Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERBlet transform, time-frequency masking and perceptual sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Soendergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop of the Signal Processing Lab of Brno University of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to sound: sonification of two dimensional curves by reenaction of biological movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Emotions - 9th International Symposium on Computer Music Modeling and Retrieval (CMMR), 19-22 June, London, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor noise influence on acceleration perception in a dynamic driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity test modelisation applyied to interior car sound perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïk Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 45th International Conference on Applications of Time-Frequency Processing in Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling sound synthesis : work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Computer Music Modeling and Retrieval (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, London, United Kingdom. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual differences between sounds produced by different continuous interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does interior car noise alter driver's perception of motion? Multisensory integration in speed perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifying drawings: characterization of perceptual attributes of sounds produced by human gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way timbre shapes musical preference: a clarinet performance case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Studies Network (PSN) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the potentiality of abstract sounds in perception research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Málaga, Spain. pp.207- 219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masquage auditif temps-fréquence avec des stimuli de forme Gaussienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10ème Congrès Français d'Acoustique, Lyon, France, CD-ROM (6 pages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des variations de timbre du bruit moteur dans l'habitacle d'une automobile par application d'un modèle auditif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bézat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking the sounds: an intuitive control of an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the timbre modeling of interior car sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of timbre variations in music performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory masking using gaussian-windowed stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a synthesis tool using 'evocation' as control parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between acoustic parameters and perceptual properties: an apporach by regression tree applied to car door closure sounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of impacted materials: sound retrieval and synthesis control persepctives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Copenhague, Denmark. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additivity of auditory masking using Gaussian-shaped tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA, Jun 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of timbre in clarinet interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car door closure sounds: characterization of perceptual properties through analysis-synthesis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Categorization of Moving Sounds For Synthesis Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhagen, Denmark. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre control of a real-time percussive synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustical and cognitive approach to the semiotics of sound objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Music Perception and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bologna, Italy. pp 1862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual analyses of action-related impact sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of timbre patterns in expressive music performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Audio Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre variation as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium (CMMR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Pisa, Italy. pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sound classification of xylophone-like bars and wood species properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtheenth International Congress on Sound and Vibration (ICSV13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound fluctuation as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.210-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées USTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and perceptual manipulation of percussive sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relative influence of even and odd harmonics in clarinet timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of the Relationship Between the Clarinet Timbre and the Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to piano timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FMR study of the neural basis of song perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rythmic ; melodic and semantic violations in language and music on the electrical activity in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al And</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'écoute binaurale de sons en mouvement sur l'état psychique de l'auditeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Perception Sonore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards congruent BCI feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ICON'2018 - Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Perception of Biological Movements: an evidence of cognitive specifities from sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When visual circles become acoustic ellipses: sounds evoking accelerations modify visuo-motor coupling with biological motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Sound Generation in the IA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sølvi Ystad; Richard Kronland-Martinet; Tetsuro Kitahara; Keiji Hirata; Mitsuko Aramaki. Springer, Lecture Notes in Computer Science, 15236, 492 p., In press, 978-3-032-02041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 13770, 2023, Lecture Notes in Computer Science, Ronan Nugent, 978-3-031-35382-6. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-MartinetSølvi YstadMitsuko Aramaki. Springer, Cham, 12631, pp.726, 2021, Lecture Notes in Computer Science, Ronan Nugent, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing 13th International Symposium, CMMR 2017 Matosinhos, Portugal, September 25–28, 2017 Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E.P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aramaki, M.E.P. Davies, R. Kronland-Martinet, S. Ystad. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science (11265), pp.676, 2018, Music Technology with Swing, Alfred Hofmann, 978-3-030-01691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sounds to music and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes in Computer Science, pp.502, 2013, 978-3-642-41247-9. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanty Sanghamitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. Springer Verlag Berlin Heidelberg, pp.235, 2012, Lecture Notes in Computer Science, A. Hofmann, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Music Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen. Springer - LNCS, pp.361, 2011, Lecture Notes in Computer Science, Alfred Hofmann, 978-3-642-23125-4. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen. Springer Verlag Berlin Heidelberg, pp.493, 2010, Lecture Notes in Computer Sciences, Alfred Hofmann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval. Genesis of Meaning in Sound and Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, R. Kronland-Martinet, K. Jensen. Springer Berlin Heidelberg, 5493, pp.284, 2009, Lecture Notes in Computer Science, Alfred Hofmann, ISBN: 978-3-642-02517-4 (Print) 978-3-642-02518-1 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis of meaning in sound and music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.508, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Music Modelling and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Kronland-Martinet, S. Ystad, K. Jensen. Springer Berlin Heidelberg, 4969, pp.505, 2008, Lecture notes in computer science, Alfred Hofmann, ISBN: 978-3-540-85034-2 (Print) 978-3-540-85035-9 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.275, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Emission Vehicles Sonification Strategy Based on Shepard-Risset Glissando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-MartinetSølvi YstadMitsuko Aramaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music Perception, Representations, Image, Sound, Music, 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, Springer Nature Switzerland AG 2021, pp.726, 2021, Lecture Notes in Computer Science, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Would You Reproduce a Synthetic Sound of an Ellipse in Water ? A Phenomenological Investigation of Pre-reflexive Contents of Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-Martinet Sølvi Ystad Mitsuko Aramaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music, 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, pringer Nature Switzerland AG, pp.726, 2021, Lecture Notes in Computer Science, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre from Sound Synthesis and High-level Control Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kai Siedenburg; Charalampos Saitis; Stephen McAdams; Arthur N. Popper; Richard N. Fay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre: Acoustics, Perception, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Springer Nature, pp.361-389, 2019, Springer Handbook of Auditory Research Series (SHAR), 978-3-030-14831-7. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14832-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Sonification Strategies for Guidance in a Blind Driving Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology with Swing, Revised papers of the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Sound Perception Through Vocal Imitations of Sounds that Evoke Movements and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dias Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing, Revised papers of the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluding the Influence of Postural Constraints on Cellists' Bowing Movements and Timbral Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging People and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Influence of Constraints on Cellists’ Postural Displacements and Musical Expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Kronland-Martinet, M. Aramaki, S. Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music, Mind, and Embodiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9617, Springer, pp.21-41, 2016, LNCS, 978-3-319-46281-3. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46282-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective view on sound synthesis BCI control in light of two paradigms of cognitive neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet and Benjanim Knapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.61-87, 2014, 978-1-4471-6584-2. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Motor Synchronization: The Effect of Mapping Between Kinematics and Acoustic Cues on Geometric Motor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aramaki M., Derrien O., Kronland-Martinet R., Ystad S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.246-255, 2014, Lecture Notes in Computer Science (8905), 978-3-319-12975-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reenacting sensorimotor features of drawing movements from friction sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sounds to Music and Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.130-153, 2013, Lecture Notes in Computer Science, 978-3-642-41248-6. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitive control of rolling sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aramaki, M. Barthet, R. Kronland-Martinet, S. Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From sounds to music and emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Heidelberg, pp.99 - 109, 2013, Lecture Notes in Computer Science, 978-3-642-41247-9. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory time-frequency masking: psychoacoustical data and application to audio representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.146-171, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual control of environmental sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.172-186, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract sounds and their applications in audio and perception research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sølvi Ystad, Mitsuko Aramaki, Richard Kronland-Martinet, Kristoffer Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring music contents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.176-187, 2011, Lecture Notes in Computer Science, 978-3-642-23125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine the sounds: anintuitive control of an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Aramaki, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.408-422, 2010, Lecture Notes in Computer Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre characteristics of interior car sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.377-391, 2010, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards timbre modeling of sounds inside accelerating cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Aramaki, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag/Heidelberg, pp.377-392, 2010, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre perception of sounds fromimpacted materials: behavioral, electrophysiological and acoustic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-17, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02518-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of impacted materials: sound retrieval and synthesis control perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin / Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-146, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02518-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Rix; Marcel Formosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une sémiotique générale du temps dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-90, 2008, Musique/sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving musical expressiveness by time-varying brightness shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Ystad, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: sense of sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.313-336, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85035-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of sounds evoking motions: categorization and acoustic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Ystad, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling andretrieval: sense of sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.139-158, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85035-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre variations as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Voinier, Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.45-53, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11751069_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and cognitive evaluation of a piano synthesis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 3310, Springer Verlag Berlin Heidelberg, pp.232-245, 2005, LNCS 3310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clarinet timbre as an attribute of expressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin T. Helland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uffe Kock Wiil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3310, Springer Verlag, pp.246-259, 2005, Lecture Notes in Computer Science, 978-3-540-24458-5. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31807-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le sens des sons: Modélisation sonore et contrôle haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de la Méditerranée - Aix-Marseille II, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Agator" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zenasni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308438v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3371264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poirot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3284515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05040-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829829v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Fery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wiertlewski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08152-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bressolette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nazarian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84581-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70705-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammie K Kalan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carmignani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2017.2721678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2856178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978522" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Appleton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJc00410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6070192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2531978" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128388" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939025v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0035441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Bezat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4883364" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramaki Mitsuko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2327297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondre Charles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422105.2422106" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Laback" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Necciari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Savel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812773" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-011-0340-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RFQC08-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541776v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2047755" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/30194" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bailleres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2697154" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2006.30.2.32" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Leigh Gordon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gobin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Lagesse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39900-1_20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonzom" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17498178" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Couston" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497860" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497303" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gioffredo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Antunes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fargeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3501872" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Cosneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0972" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourachot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429937v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina von Kriegstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877689v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sciabica," TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811244v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866384v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Olivero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sciabica" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811302v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911756v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578587v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line B&#233;zat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463369v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463368v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311866v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laback" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Balazs" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Toupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Necciari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934613" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460266v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463366v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463363v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463357v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463358v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322345v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463278v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463293v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093301v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailleres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sch&#246;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088400v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088483v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088958v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Gordon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astesano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pallone" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al And" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085305v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219501v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Kitahara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Hirata" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35382-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03317960v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E.P. Davies" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-01692-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727554v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jensen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanty Sanghamitra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453673v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319506v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487965v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319504v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487959v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487971v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324621v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324608v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14832-4_13" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933559v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933557v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877743v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866358v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727565v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727563v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727560v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462537v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462245v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00462245" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3JTW2KXR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462247v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2GBS6J13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462253v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/1425-vers-une-semiotique-generale-du-temps-dans-les-arts-9782752100535.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85035-9_22" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VG79V131-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85035-9_9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4GRTQ0Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462237v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751069_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6W06T5D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088055v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin T. Helland" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31807-1_19" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-88HD8DK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Agator" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zenasni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308438v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3371264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poirot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3284515" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05040-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wiertlewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08152-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829829v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Fery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bressolette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nazarian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84581-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70705-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammie K Kalan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carmignani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2017.2721678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2856178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Appleton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJc00410" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978522" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6070192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2531978" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128388" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Bezat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4883364" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939025v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0035441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramaki Mitsuko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondre Charles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2327297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Laback" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Necciari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Savel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812773" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422105.2422106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-011-0340-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RFQC08-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541776v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2047755" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/30194" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462231v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bailleres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2697154" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2006.30.2.32" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Leigh Gordon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gobin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Lagesse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39900-1_20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17498178" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Couston" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497860" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497303" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonzom" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gioffredo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Antunes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fargeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Cosneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3501872" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0972" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264315v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourachot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429794v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina von Kriegstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877652v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sciabica," TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874974v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811113v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sciabica" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911753v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Olivero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811302v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911756v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578587v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line B&#233;zat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463368v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463369v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463366v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460266v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463367v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laback" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Balazs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Toupin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Necciari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934613" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322345v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463271v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463278v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093301v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailleres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sch&#246;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088400v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088483v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088958v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Gordon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astesano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pallone" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al And" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085305v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219501v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Kitahara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Hirata" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35382-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03317960v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E.P. Davies" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-01692-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727554v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jensen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanty Sanghamitra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453673v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319506v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487965v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487971v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324608v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324621v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14832-4_13" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933559v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933557v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866358v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727563v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727560v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697076v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462537v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462247v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2GBS6J13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462245v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00462245" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_9" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3JTW2KXR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462253v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/1425-vers-une-semiotique-generale-du-temps-dans-les-arts-9782752100535.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85035-9_22" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VG79V131-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85035-9_9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4GRTQ0Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462237v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751069_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6W06T5D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088055v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin T. Helland" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31807-1_19" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-88HD8DK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>