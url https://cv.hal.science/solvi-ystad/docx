--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solvi Ystad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes influence the tempo of a rhythmical pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (6), pp.5047-5056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0041886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vibratory stimuli on postural muscle tone adjustments and sensation of discomfort in seated posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Zenasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.106622. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective on binaural beats: Investigating the effects of spatially moving sounds on human mental states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306427. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high/low frequency balance drives tactile perception of noisy vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.614-624. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3371264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually Evaluated Signal Model: Collisions Between a Vibrating Object and an Obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.2338-2350. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2023.3284515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing as adaptive cascaded envelope interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.671. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm perception is shared between audio and haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08152-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception of auditory roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0016603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MovEcho:A Gesture-Sound Interface Allowing Blind Manipulations in a Driving Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3464692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of movement sonification on haptic perception changes with aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Landelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of friction-modulated textures is limited by vibrotactile sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Sound Perception through Vocal Imitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3306-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellists’ sound quality is shaped by their primary postural behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70705-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzees use tree species with a resonant timbre for accumulative stone throwing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammie K Kalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology Letters, 15 (12), pp.6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Audio in Auto Control: The Challenge of Sonifying Virtual Objects for Gesture Control of Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2017.2721678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of a primary control impairment on the cellists’ bowing gesture inducing harsh sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2856178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chowning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Teruggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Appleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.15 - 20. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COMJc00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the perceived harshness of cello sounds by morphing and synthesis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (3), pp.2121--2136. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4978522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métaphores sonores : une approche interdisciplinaire des processus de contrôle de la synthèse sonore et musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluding the Physical Constraints in a Nonlinear Interaction Sound Synthesis Model for Gesture Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6070192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Evaluation of Sonification Strategies for Guidance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2016.2531978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of sonification design for guidance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Locus Sonus Issue, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre El-Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.606-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of real-time auditory feedback on learning new characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let me hear your handwriting!&amp;quot; Evaluating the movement fluency from its sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Richieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustic descriptors to evoked quality of car door sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (1), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4883364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sound to shape: auditory perception of drawing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.983-994. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0035441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William P. Hetrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bolbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intuitive Synthesizer of Continuous Interaction Sounds: Rubbing, Scratching and Rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramaki Mitsuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis model with intuitive control capabilities for rolling sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramaki Mitsuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (8), pp.1260 - 1273. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2014.2327297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William P. Hetrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bolbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Richieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous masking additivity for short Gaussian-shaped tones: spectral effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.1160-1171. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4812773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du retour sonore dans l'habitacle automobile sur la perception de mouvement du conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual characterization of motion evoked by sounds for synthesis control purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422105.2422106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level control of sound synthesis for sonification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level control of sound synthesis for sonification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an exploration of feeling of strangeness in schizophrenia: perspectives on acousmatic and everyday listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cermolacce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Abnormal Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (3), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additivity of nonsimultaneous masking for short Gaussian-shaped sinusoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.888-897. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3518781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization and timbre perception of environmental sounds in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the perceived material in an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.301-314. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2010.2047755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-by-synthesis of timbre, timing, and dynamics in expressive clarinet performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical correlates of timbre and expressiveness in clarinet performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp. 135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evocative power of sounds: conceptual priming between words and nonverbal sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (5), pp.1026-1035. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2009.21302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From clarinet control to timbre perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (4), pp.678-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound categorization and conceptual priming for nonlinguistic and linguistic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (11), pp.2555-2569. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2009.21398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological study of algorithmically processed metric/rhythmic variations in language and music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.30194.1-30194.13. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/30194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality assessment of wood for xylophone bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.2407-2420. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2697154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A percussive sound synthesizer based on physical and perceptual attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal (Project Muse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/comj.2006.30.2.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Rhythmic processing in Language and Music: An interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Leigh Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Music and Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory consonance: an Event-Related brain Potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (2), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing musical interfaces with composition in Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Computer Music Modeling and Retrieval International Symposium, CMMR 2003, Montpellier, France, May 26-27, 2003, Revised Papers, 2771, pp.225-246. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39900-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Late Reverberation and Echoes on Rhythmic Drum Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17498178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba, Kiki, and the Movement Between: Toward A Sensorimotor Hypothesis of Sound-Shape Cross-modal Correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17497860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du Retour Sonore sur le jeu Rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Individualization of Sound Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17497303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de la décomposition en Modes Empiriques par apprentissage des paramètres d’interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Adaptive Cochlear Filter Bank Using Learnable Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut ∂'Alembert, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptually-based method for vibration compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, France, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled probing of foundation models in the auditory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 Workshop on Behavioral Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Interdisciplinaire de la Synthèse Instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Paiva Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gioffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Musicale - Université Paris 8, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Adaptative Higher Order Ambisonics Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Immersive and 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation perceptive des distorsions spatiales de sources sonores réparties au sein d’édifices patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de systèmes de son 3D en présence de perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Cosneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyes-Off Your Fingers: Gradual Surface Haptic Feedback Improves Eyes-Free Touchscreen Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491102.3501872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Tactile Perception of Roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR2021, Music in the IA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keiji Hirata, Satoshi Tojo, Tetsuro Kitahara, Nov 2021, Tokyo, Japan. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TECHNOLOGICAL PLATFORM FOR ANALYZING AND IMPROVING MUSICIANS' SOUND-GESTURE INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acousticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior sonification of Zero emission vehicles : strategy proposal and impact on driver’s perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acousticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological approach to investigate the pre-reflexive contents of consciousness during sound production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research - CMMR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the object attributes for sound synthesis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoubeib Kanzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Texture Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Haptic and Audio Interaction Design - HAID2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Emission Vehicles Sonification Strategy Based on Shepard-Risset Glissando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Tribometer for Wide -Range/High-Bandwidth Measurement of Tactile Force Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence of the role of the cellists' postural movements in the score metric cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-time Synthesizer of Naturalistic Congruent Audio-Haptic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoubeib Kanzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2019: 14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Non-Linear Phenomena on Perceived Interactions in Percussive Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PRISM, Oct 2019, Marseille, France. pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence of the role of the cellists’ postural movements in the score metric cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2019 (Computer Music Multidisciplinary Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, MARSEILLE, France. pp. 954-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines that listen: towards a machine listening model based on perceptual descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buongiorno Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusiDance : Effets thérapeutiques du son et de la musique sur les personnes en situation de dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - 10ème Conférence Handicap 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre semantics through the lens of crossmodal correspondences: a new way of asking old questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weinzierl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina von Kriegstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Universal Acoustical Communication 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sound perception through vocal imitations of sounds that evoke movements and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dias Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research (CMMR2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification Strategies for Dynamic Guidance Tasks: Example with a Driving Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2017 "Music Technology with Swing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Selection for Gesture Sonification and Manipulation of Virtual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASV - 19th international Conference on Acoustics, Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing gestures and drawing sounds: Auditory and multisensory perception of biological movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Auditory Perception, Cognition, and Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When hearing biological movements reveals embodied motor properties: a new paradigm to study relations between gestures and sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sensorimotor Theory of Perception and Consciousness: Developments and Open Questions -- ASSC Satellite Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.246-255, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating in a space of synthesized interaction-sounds: rubbing, scratching and rolling sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.202 - 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are electric and hybrid vehicles too quiet for drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria. pp.3081-3090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the usability of sound strategies for guiding task: toward a generalization of sonification design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 10th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Rehabilitation of Dysgraphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.200-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling a non linear friction model for evocative sound synthesis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intuitive synthesizer of sustained interaction sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MARSEILLE, France. pp.1045 - 1050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual optimization of audio representations based on time-frequency masking data for maximally-compact stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Applications of Time-Frequency Processing in Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERBlet transform, time-frequency masking and perceptual sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Soendergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop of the Signal Processing Lab of Brno University of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to sound: sonification of two dimensional curves by reenaction of biological movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Emotions - 9th International Symposium on Computer Music Modeling and Retrieval (CMMR), 19-22 June, London, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor noise influence on acceleration perception in a dynamic driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity test modelisation applyied to interior car sound perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïk Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 45th International Conference on Applications of Time-Frequency Processing in Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling sound synthesis : work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Computer Music Modeling and Retrieval (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, London, United Kingdom. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual differences between sounds produced by different continuous interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does interior car noise alter driver's perception of motion? Multisensory integration in speed perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifying drawings: characterization of perceptual attributes of sounds produced by human gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way timbre shapes musical preference: a clarinet performance case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Studies Network (PSN) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the potentiality of abstract sounds in perception research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Málaga, Spain. pp.207- 219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masquage auditif temps-fréquence avec des stimuli de forme Gaussienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10ème Congrès Français d'Acoustique, Lyon, France, CD-ROM (6 pages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des variations de timbre du bruit moteur dans l'habitacle d'une automobile par application d'un modèle auditif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bézat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking the sounds: an intuitive control of an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the timbre modeling of interior car sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of timbre variations in music performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory masking using gaussian-windowed stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a synthesis tool using 'evocation' as control parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between acoustic parameters and perceptual properties: an apporach by regression tree applied to car door closure sounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of impacted materials: sound retrieval and synthesis control persepctives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Copenhague, Denmark. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additivity of auditory masking using Gaussian-shaped tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA, Jun 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of timbre in clarinet interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car door closure sounds: characterization of perceptual properties through analysis-synthesis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Categorization of Moving Sounds For Synthesis Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhagen, Denmark. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre control of a real-time percussive synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustical and cognitive approach to the semiotics of sound objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Music Perception and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bologna, Italy. pp 1862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual analyses of action-related impact sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of timbre patterns in expressive music performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Audio Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre variation as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium (CMMR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Pisa, Italy. pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sound classification of xylophone-like bars and wood species properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtheenth International Congress on Sound and Vibration (ICSV13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound fluctuation as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.210-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées USTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and perceptual manipulation of percussive sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relative influence of even and odd harmonics in clarinet timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of the Relationship Between the Clarinet Timbre and the Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to piano timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FMR study of the neural basis of song perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rythmic ; melodic and semantic violations in language and music on the electrical activity in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al And</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'écoute binaurale de sons en mouvement sur l'état psychique de l'auditeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Perception Sonore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards congruent BCI feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ICON'2018 - Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Perception of Biological Movements: an evidence of cognitive specifities from sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When visual circles become acoustic ellipses: sounds evoking accelerations modify visuo-motor coupling with biological motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Sound Generation in the IA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sølvi Ystad; Richard Kronland-Martinet; Tetsuro Kitahara; Keiji Hirata; Mitsuko Aramaki. Springer, Lecture Notes in Computer Science, 15236, 492 p., In press, 978-3-032-02041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 13770, 2023, Lecture Notes in Computer Science, Ronan Nugent, 978-3-031-35382-6. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-MartinetSølvi YstadMitsuko Aramaki. Springer, Cham, 12631, pp.726, 2021, Lecture Notes in Computer Science, Ronan Nugent, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing 13th International Symposium, CMMR 2017 Matosinhos, Portugal, September 25–28, 2017 Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E.P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aramaki, M.E.P. Davies, R. Kronland-Martinet, S. Ystad. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science (11265), pp.676, 2018, Music Technology with Swing, Alfred Hofmann, 978-3-030-01691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sounds to music and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes in Computer Science, pp.502, 2013, 978-3-642-41247-9. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanty Sanghamitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. Springer Verlag Berlin Heidelberg, pp.235, 2012, Lecture Notes in Computer Science, A. Hofmann, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Music Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen. Springer - LNCS, pp.361, 2011, Lecture Notes in Computer Science, Alfred Hofmann, 978-3-642-23125-4. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen. Springer Verlag Berlin Heidelberg, pp.493, 2010, Lecture Notes in Computer Sciences, Alfred Hofmann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval. Genesis of Meaning in Sound and Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, R. Kronland-Martinet, K. Jensen. Springer Berlin Heidelberg, 5493, pp.284, 2009, Lecture Notes in Computer Science, Alfred Hofmann, ISBN: 978-3-642-02517-4 (Print) 978-3-642-02518-1 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis of meaning in sound and music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.508, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Music Modelling and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Kronland-Martinet, S. Ystad, K. Jensen. Springer Berlin Heidelberg, 4969, pp.505, 2008, Lecture notes in computer science, Alfred Hofmann, ISBN: 978-3-540-85034-2 (Print) 978-3-540-85035-9 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.275, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Emission Vehicles Sonification Strategy Based on Shepard-Risset Glissando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-MartinetSølvi YstadMitsuko Aramaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music Perception, Representations, Image, Sound, Music, 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, Springer Nature Switzerland AG 2021, pp.726, 2021, Lecture Notes in Computer Science, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Would You Reproduce a Synthetic Sound of an Ellipse in Water ? A Phenomenological Investigation of Pre-reflexive Contents of Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-Martinet Sølvi Ystad Mitsuko Aramaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music, 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, pringer Nature Switzerland AG, pp.726, 2021, Lecture Notes in Computer Science, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre from Sound Synthesis and High-level Control Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kai Siedenburg; Charalampos Saitis; Stephen McAdams; Arthur N. Popper; Richard N. Fay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre: Acoustics, Perception, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Springer Nature, pp.361-389, 2019, Springer Handbook of Auditory Research Series (SHAR), 978-3-030-14831-7. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14832-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Sonification Strategies for Guidance in a Blind Driving Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology with Swing, Revised papers of the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Sound Perception Through Vocal Imitations of Sounds that Evoke Movements and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dias Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing, Revised papers of the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluding the Influence of Postural Constraints on Cellists' Bowing Movements and Timbral Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging People and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Influence of Constraints on Cellists’ Postural Displacements and Musical Expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Kronland-Martinet, M. Aramaki, S. Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music, Mind, and Embodiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9617, Springer, pp.21-41, 2016, LNCS, 978-3-319-46281-3. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46282-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective view on sound synthesis BCI control in light of two paradigms of cognitive neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet and Benjanim Knapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.61-87, 2014, 978-1-4471-6584-2. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Motor Synchronization: The Effect of Mapping Between Kinematics and Acoustic Cues on Geometric Motor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aramaki M., Derrien O., Kronland-Martinet R., Ystad S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.246-255, 2014, Lecture Notes in Computer Science (8905), 978-3-319-12975-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reenacting sensorimotor features of drawing movements from friction sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sounds to Music and Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.130-153, 2013, Lecture Notes in Computer Science, 978-3-642-41248-6. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitive control of rolling sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aramaki, M. Barthet, R. Kronland-Martinet, S. Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From sounds to music and emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Heidelberg, pp.99 - 109, 2013, Lecture Notes in Computer Science, 978-3-642-41247-9. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory time-frequency masking: psychoacoustical data and application to audio representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.146-171, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual control of environmental sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.172-186, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract sounds and their applications in audio and perception research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sølvi Ystad, Mitsuko Aramaki, Richard Kronland-Martinet, Kristoffer Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring music contents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.176-187, 2011, Lecture Notes in Computer Science, 978-3-642-23125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine the sounds: anintuitive control of an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Aramaki, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.408-422, 2010, Lecture Notes in Computer Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre characteristics of interior car sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.377-391, 2010, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards timbre modeling of sounds inside accelerating cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Aramaki, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag/Heidelberg, pp.377-392, 2010, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre perception of sounds fromimpacted materials: behavioral, electrophysiological and acoustic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-17, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02518-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of impacted materials: sound retrieval and synthesis control perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin / Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-146, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02518-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Rix; Marcel Formosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une sémiotique générale du temps dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-90, 2008, Musique/sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving musical expressiveness by time-varying brightness shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Ystad, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: sense of sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.313-336, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85035-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of sounds evoking motions: categorization and acoustic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Ystad, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling andretrieval: sense of sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.139-158, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85035-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre variations as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Voinier, Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.45-53, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11751069_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and cognitive evaluation of a piano synthesis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 3310, Springer Verlag Berlin Heidelberg, pp.232-245, 2005, LNCS 3310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clarinet timbre as an attribute of expressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin T. Helland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uffe Kock Wiil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3310, Springer Verlag, pp.246-259, 2005, Lecture Notes in Computer Science, 978-3-540-24458-5. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31807-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le sens des sons: Modélisation sonore et contrôle haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de la Méditerranée - Aix-Marseille II, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solvi Ystad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes influence the tempo of a rhythmical pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (6), pp.5047-5056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0041886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vibratory stimuli on postural muscle tone adjustments and sensation of discomfort in seated posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Zenasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.106622. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective on binaural beats: Investigating the effects of spatially moving sounds on human mental states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306427. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high/low frequency balance drives tactile perception of noisy vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.614-624. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3371264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing as adaptive cascaded envelope interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.671. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05040-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually Evaluated Signal Model: Collisions Between a Vibrating Object and an Obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.2338-2350. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2023.3284515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm perception is shared between audio and haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08152-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception of auditory roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0016603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MovEcho:A Gesture-Sound Interface Allowing Blind Manipulations in a Driving Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3464692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of movement sonification on haptic perception changes with aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Landelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of friction-modulated textures is limited by vibrotactile sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Sound Perception through Vocal Imitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (5), pp.3306-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellists’ sound quality is shaped by their primary postural behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70705-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzees use tree species with a resonant timbre for accumulative stone throwing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammie K Kalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology Letters, 15 (12), pp.6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Audio in Auto Control: The Challenge of Sonifying Virtual Objects for Gesture Control of Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE consumer electronics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCE.2017.2721678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of a primary control impairment on the cellists’ bowing gesture inducing harsh sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2856178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chowning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Teruggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Appleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.15 - 20. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COMJc00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the perceived harshness of cello sounds by morphing and synthesis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (3), pp.2121--2136. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4978522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métaphores sonores : une approche interdisciplinaire des processus de contrôle de la synthèse sonore et musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluding the Physical Constraints in a Nonlinear Interaction Sound Synthesis Model for Gesture Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6070192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Evaluation of Sonification Strategies for Guidance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2016.2531978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of sonification design for guidance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Locus Sonus Issue, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre El-Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.606-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let me hear your handwriting!&amp;quot; Evaluating the movement fluency from its sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of real-time auditory feedback on learning new characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Richieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sound to shape: auditory perception of drawing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.983-994. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0035441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustic descriptors to evoked quality of car door sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (1), pp.226-241. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4883364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William P. Hetrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bolbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intuitive Synthesizer of Continuous Interaction Sounds: Rubbing, Scratching and Rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramaki Mitsuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis model with intuitive control capabilities for rolling sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramaki Mitsuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (8), pp.1260 - 1273. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2014.2327297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William P. Hetrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bolbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Richieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous masking additivity for short Gaussian-shaped tones: spectral effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (2), pp.1160-1171. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4812773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du retour sonore dans l'habitacle automobile sur la perception de mouvement du conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual characterization of motion evoked by sounds for synthesis control purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422105.2422106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level control of sound synthesis for sonification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level control of sound synthesis for sonification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an exploration of feeling of strangeness in schizophrenia: perspectives on acousmatic and everyday listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cermolacce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Abnormal Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (3), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additivity of nonsimultaneous masking for short Gaussian-shaped sinusoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.888-897. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3518781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization and timbre perception of environmental sounds in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cermolacce Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the perceived material in an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.301-314. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2010.2047755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-by-synthesis of timbre, timing, and dynamics in expressive clarinet performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical correlates of timbre and expressiveness in clarinet performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp. 135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evocative power of sounds: conceptual priming between words and nonverbal sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (5), pp.1026-1035. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2009.21302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From clarinet control to timbre perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (4), pp.678-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound categorization and conceptual priming for nonlinguistic and linguistic sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (11), pp.2555-2569. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2009.21398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality assessment of wood for xylophone bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.2407-2420. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2697154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological study of algorithmically processed metric/rhythmic variations in language and music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.30194.1-30194.13. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/30194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A percussive sound synthesizer based on physical and perceptual attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal (Project Muse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/comj.2006.30.2.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Rhythmic processing in Language and Music: An interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyna Leigh Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Music and Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory consonance: an Event-Related brain Potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (2), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing musical interfaces with composition in Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Lagesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Computer Music Modeling and Retrieval International Symposium, CMMR 2003, Montpellier, France, May 26-27, 2003, Revised Papers, 2771, pp.225-246. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39900-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du Retour Sonore sur le jeu Rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouba, Kiki, and the Movement Between: Toward A Sensorimotor Hypothesis of Sound-Shape Cross-modal Correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17497860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Late Reverberation and Echoes on Rhythmic Drum Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17498178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Individualization of Sound Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17497303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de la décomposition en Modes Empiriques par apprentissage des paramètres d’interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Adaptive Cochlear Filter Bank Using Learnable Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut ∂'Alembert, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptually-based method for vibration compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, France, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled probing of foundation models in the auditory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 Workshop on Behavioral Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Interdisciplinaire de la Synthèse Instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Paiva Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gioffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micael Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elipe Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Informatique Musicale - Université Paris 8, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Adaptative Higher Order Ambisonics Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Immersive and 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation perceptive des distorsions spatiales de sources sonores réparties au sein d’édifices patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de systèmes de son 3D en présence de perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Cosneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyes-Off Your Fingers: Gradual Surface Haptic Feedback Improves Eyes-Free Touchscreen Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491102.3501872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Tactile Perception of Roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR2021, Music in the IA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keiji Hirata, Satoshi Tojo, Tetsuro Kitahara, Nov 2021, Tokyo, Japan. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TECHNOLOGICAL PLATFORM FOR ANALYZING AND IMPROVING MUSICIANS' SOUND-GESTURE INTERACTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acousticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior sonification of Zero emission vehicles : strategy proposal and impact on driver’s perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acousticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the object attributes for sound synthesis purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoubeib Kanzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound and Texture Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Haptic and Audio Interaction Design - HAID2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological approach to investigate the pre-reflexive contents of consciousness during sound production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research - CMMR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Emission Vehicles Sonification Strategy Based on Shepard-Risset Glissando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Tribometer for Wide -Range/High-Bandwidth Measurement of Tactile Force Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence of the role of the cellists' postural movements in the score metric cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Non-Linear Phenomena on Perceived Interactions in Percussive Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PRISM, Oct 2019, Marseille, France. pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-time Synthesizer of Naturalistic Congruent Audio-Haptic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoubeib Kanzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiertlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2019: 14th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence of the role of the cellists’ postural movements in the score metric cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2019 (Computer Music Multidisciplinary Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, MARSEILLE, France. pp. 954-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines that listen: towards a machine listening model based on perceptual descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buongiorno Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusiDance : Effets thérapeutiques du son et de la musique sur les personnes en situation de dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - 10ème Conférence Handicap 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre semantics through the lens of crossmodal correspondences: a new way of asking old questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Saitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weinzierl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina von Kriegstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Universal Acoustical Communication 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sound perception through vocal imitations of sounds that evoke movements and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dias Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research (CMMR2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification Strategies for Dynamic Guidance Tasks: Example with a Driving Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Multidisciplinary Research 2017 "Music Technology with Swing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Selection for Gesture Sonification and Manipulation of Virtual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASV - 19th international Conference on Acoustics, Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing gestures and drawing sounds: Auditory and multisensory perception of biological movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Auditory Perception, Cognition, and Action Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When hearing biological movements reveals embodied motor properties: a new paradigm to study relations between gestures and sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sensorimotor Theory of Perception and Consciousness: Developments and Open Questions -- ASSC Satellite Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.246-255, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating in a space of synthesized interaction-sounds: rubbing, scratching and rolling sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.202 - 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are electric and hybrid vehicles too quiet for drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria. pp.3081-3090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the usability of sound strategies for guiding task: toward a generalization of sonification design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 10th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Rehabilitation of Dysgraphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.200-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling a non linear friction model for evocative sound synthesis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intuitive synthesizer of sustained interaction sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MARSEILLE, France. pp.1045 - 1050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual optimization of audio representations based on time-frequency masking data for maximally-compact stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Applications of Time-Frequency Processing in Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERBlet transform, time-frequency masking and perceptual sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Soendergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop of the Signal Processing Lab of Brno University of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity test modelisation applyied to interior car sound perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïk Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 45th International Conference on Applications of Time-Frequency Processing in Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor noise influence on acceleration perception in a dynamic driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to sound: sonification of two dimensional curves by reenaction of biological movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Emotions - 9th International Symposium on Computer Music Modeling and Retrieval (CMMR), 19-22 June, London, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling sound synthesis : work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Computer Music Modeling and Retrieval (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, London, United Kingdom. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual differences between sounds produced by different continuous interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does interior car noise alter driver's perception of motion? Multisensory integration in speed perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifying drawings: characterization of perceptual attributes of sounds produced by human gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way timbre shapes musical preference: a clarinet performance case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Studies Network (PSN) International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the potentiality of abstract sounds in perception research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval (CMMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Málaga, Spain. pp.207- 219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masquage auditif temps-fréquence avec des stimuli de forme Gaussienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10ème Congrès Français d'Acoustique, Lyon, France, CD-ROM (6 pages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des variations de timbre du bruit moteur dans l'habitacle d'une automobile par application d'un modèle auditif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bézat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking the sounds: an intuitive control of an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display (ICAD'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the timbre modeling of interior car sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Copenhague, Denmark. pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of timbre variations in music performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory masking using gaussian-windowed stimuli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a synthesis tool using 'evocation' as control parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between acoustic parameters and perceptual properties: an apporach by regression tree applied to car door closure sounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of impacted materials: sound retrieval and synthesis control persepctives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Copenhague, Denmark. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additivity of auditory masking using Gaussian-shaped tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Savel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA, Jun 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of timbre in clarinet interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car door closure sounds: characterization of perceptual properties through analysis-synthesis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Categorization of Moving Sounds For Synthesis Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Copenhagen, Denmark. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre control of a real-time percussive synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustical and cognitive approach to the semiotics of sound objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Music Perception and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bologna, Italy. pp 1862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual analyses of action-related impact sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcadams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of timbre patterns in expressive music performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Audio Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre variation as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium (CMMR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Pisa, Italy. pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sound classification of xylophone-like bars and wood species properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtheenth International Congress on Sound and Vibration (ICSV13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound fluctuation as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.210-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées USTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and perceptual manipulation of percussive sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relative influence of even and odd harmonics in clarinet timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to piano timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of the Relationship Between the Clarinet Timbre and the Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FMR study of the neural basis of song perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Interdisciplinary Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rythmic ; melodic and semantic violations in language and music on the electrical activity in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al And</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'écoute binaurale de sons en mouvement sur l'état psychique de l'auditeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Perception Sonore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International BCI meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards congruent BCI feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ICON'2018 - Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Perception of Biological Movements: an evidence of cognitive specifities from sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When visual circles become acoustic ellipses: sounds evoking accelerations modify visuo-motor coupling with biological motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Sound Generation in the IA Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sølvi Ystad; Richard Kronland-Martinet; Tetsuro Kitahara; Keiji Hirata; Mitsuko Aramaki. Springer, Lecture Notes in Computer Science, 15236, 492 p., In press, 978-3-032-02041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Kitahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 13770, 2023, Lecture Notes in Computer Science, Ronan Nugent, 978-3-031-35382-6. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-MartinetSølvi YstadMitsuko Aramaki. Springer, Cham, 12631, pp.726, 2021, Lecture Notes in Computer Science, Ronan Nugent, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing 13th International Symposium, CMMR 2017 Matosinhos, Portugal, September 25–28, 2017 Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E.P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aramaki, M.E.P. Davies, R. Kronland-Martinet, S. Ystad. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science (11265), pp.676, 2018, Music Technology with Swing, Alfred Hofmann, 978-3-030-01691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sounds to music and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes in Computer Science, pp.502, 2013, 978-3-642-41247-9. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanty Sanghamitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. Springer Verlag Berlin Heidelberg, pp.235, 2012, Lecture Notes in Computer Science, A. Hofmann, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Music Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen. Springer - LNCS, pp.361, 2011, Lecture Notes in Computer Science, Alfred Hofmann, 978-3-642-23125-4. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen. Springer Verlag Berlin Heidelberg, pp.493, 2010, Lecture Notes in Computer Sciences, Alfred Hofmann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval. Genesis of Meaning in Sound and Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, R. Kronland-Martinet, K. Jensen. Springer Berlin Heidelberg, 5493, pp.284, 2009, Lecture Notes in Computer Science, Alfred Hofmann, ISBN: 978-3-642-02517-4 (Print) 978-3-642-02518-1 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis of meaning in sound and music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.508, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Music Modelling and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Kronland-Martinet, S. Ystad, K. Jensen. Springer Berlin Heidelberg, 4969, pp.505, 2008, Lecture notes in computer science, Alfred Hofmann, ISBN: 978-3-540-85034-2 (Print) 978-3-540-85035-9 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag Berlin Heidelberg, pp.275, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Emission Vehicles Sonification Strategy Based on Shepard-Risset Glissando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-MartinetSølvi YstadMitsuko Aramaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music Perception, Representations, Image, Sound, Music, 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, Springer Nature Switzerland AG 2021, pp.726, 2021, Lecture Notes in Computer Science, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Would You Reproduce a Synthetic Sound of an Ellipse in Water ? A Phenomenological Investigation of Pre-reflexive Contents of Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Kronland-Martinet Sølvi Ystad Mitsuko Aramaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Representations, Image, Sound, Music, 14th International Symposium, CMMR 2019, Marseille, France, October 14–18, 2019, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12631, pringer Nature Switzerland AG, pp.726, 2021, Lecture Notes in Computer Science, 978-3-030-70209-0. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre from Sound Synthesis and High-level Control Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kai Siedenburg; Charalampos Saitis; Stephen McAdams; Arthur N. Popper; Richard N. Fay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timbre: Acoustics, Perception, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, Springer Nature, pp.361-389, 2019, Springer Handbook of Auditory Research Series (SHAR), 978-3-030-14831-7. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14832-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Sonification Strategies for Guidance in a Blind Driving Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology with Swing, Revised papers of the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Sound Perception Through Vocal Imitations of Sounds that Evoke Movements and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dias Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing, Revised papers of the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluding the Influence of Postural Constraints on Cellists' Bowing Movements and Timbral Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging People and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Influence of Constraints on Cellists’ Postural Displacements and Musical Expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Kronland-Martinet, M. Aramaki, S. Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music, Mind, and Embodiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9617, Springer, pp.21-41, 2016, LNCS, 978-3-319-46281-3. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46282-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective view on sound synthesis BCI control in light of two paradigms of cognitive neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet and Benjanim Knapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.61-87, 2014, 978-1-4471-6584-2. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Motor Synchronization: The Effect of Mapping Between Kinematics and Acoustic Cues on Geometric Motor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aramaki M., Derrien O., Kronland-Martinet R., Ystad S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.246-255, 2014, Lecture Notes in Computer Science (8905), 978-3-319-12975-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reenacting sensorimotor features of drawing movements from friction sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sounds to Music and Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.130-153, 2013, Lecture Notes in Computer Science, 978-3-642-41248-6. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitive control of rolling sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aramaki, M. Barthet, R. Kronland-Martinet, S. Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From sounds to music and emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Heidelberg, pp.99 - 109, 2013, Lecture Notes in Computer Science, 978-3-642-41247-9. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory time-frequency masking: psychoacoustical data and application to audio representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Necciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balazs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Laback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.146-171, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual control of environmental sound synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ystad, M. Aramaki, R. Kronland-Martinet, K. Jensen, S. Mohanty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech, sound and music processing: embracing research in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.172-186, 2012, Lecture Notes in Computer Science, 978-3-642-31979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract sounds and their applications in audio and perception research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sølvi Ystad, Mitsuko Aramaki, Richard Kronland-Martinet, Kristoffer Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring music contents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.176-187, 2011, Lecture Notes in Computer Science, 978-3-642-23125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine the sounds: anintuitive control of an impact sound synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Aramaki, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.408-422, 2010, Lecture Notes in Computer Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre characteristics of interior car sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.377-391, 2010, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards timbre modeling of sounds inside accelerating cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sciabica,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Aramaki, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag/Heidelberg, pp.377-392, 2010, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre perception of sounds fromimpacted materials: behavioral, electrophysiological and acoustic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-17, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02518-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of impacted materials: sound retrieval and synthesis control perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin / Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-146, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02518-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille R Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Rix; Marcel Formosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une sémiotique générale du temps dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-90, 2008, Musique/sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving musical expressiveness by time-varying brightness shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Ystad, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval: sense of sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.313-336, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85035-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics of sounds evoking motions: categorization and acoustic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Ystad, Jensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling andretrieval: sense of sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.139-158, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85035-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbre variations as an attribute of naturalness in clarinet play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Farner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Voinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronland-Martinet, Voinier, Ystad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer music modeling and retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.45-53, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11751069_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and cognitive evaluation of a piano synthesis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 3310, Springer Verlag Berlin Heidelberg, pp.232-245, 2005, LNCS 3310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clarinet timbre as an attribute of expressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin T. Helland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uffe Kock Wiil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Modeling and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3310, Springer Verlag, pp.246-259, 2005, Lecture Notes in Computer Science, 978-3-540-24458-5. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31807-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Degrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bordonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le sens des sons: Modélisation sonore et contrôle haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de la Méditerranée - Aix-Marseille II, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Agator" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zenasni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308438v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3371264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poirot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3284515" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05040-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wiertlewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08152-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829829v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Fery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bressolette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nazarian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84581-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70705-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammie K Kalan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carmignani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2017.2721678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2856178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Appleton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJc00410" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978522" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6070192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2531978" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128388" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Bezat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4883364" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939025v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0035441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramaki Mitsuko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondre Charles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2327297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Laback" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Necciari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Savel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812773" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422105.2422106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-011-0340-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RFQC08-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541776v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2047755" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/30194" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462231v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bailleres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2697154" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2006.30.2.32" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Leigh Gordon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gobin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Lagesse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39900-1_20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17498178" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Couston" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497860" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497303" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonzom" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gioffredo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Antunes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fargeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Cosneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3501872" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0972" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264315v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourachot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429794v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina von Kriegstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877652v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sciabica," TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874974v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811113v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sciabica" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911753v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Olivero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811302v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911756v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578587v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line B&#233;zat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463368v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463369v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463366v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460266v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463367v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laback" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Balazs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Toupin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Necciari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934613" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322345v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463271v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463278v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093301v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailleres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sch&#246;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088400v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088483v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088958v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Gordon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astesano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pallone" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al And" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085305v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219501v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Kitahara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Hirata" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35382-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03317960v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E.P. Davies" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-01692-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727554v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jensen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanty Sanghamitra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453673v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319506v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487965v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487971v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324608v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324621v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14832-4_13" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933559v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933557v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866358v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727563v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727560v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697076v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462537v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462247v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2GBS6J13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462245v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00462245" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_9" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3JTW2KXR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462253v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/1425-vers-une-semiotique-generale-du-temps-dans-les-arts-9782752100535.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85035-9_22" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VG79V131-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85035-9_9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4GRTQ0Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462237v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751069_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6W06T5D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088055v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin T. Helland" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31807-1_19" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-88HD8DK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Agator" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zenasni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308438v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3371264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05040-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poirot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3284515" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wiertlewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08152-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829829v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Fery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bressolette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nazarian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84581-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70705-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammie K Kalan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carmignani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2017.2721678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2856178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teruggi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Appleton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJc00410" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978522" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6070192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2531978" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128388" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0035441" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Bezat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4883364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramaki Mitsuko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondre Charles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2327297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Laback" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Necciari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Savel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812773" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422105.2422106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-011-0340-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RFQC08-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541776v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3518781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2047755" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bailleres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2697154" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/30194" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2006.30.2.32" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Leigh Gordon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gobin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Lagesse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39900-1_20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Couston" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497860" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17498178" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497303" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonzom" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gioffredo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Antunes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elipe Gimeno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fargeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Cosneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3501872" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0972" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourachot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429794v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina von Kriegstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877652v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sciabica," TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874974v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911753v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Olivero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811113v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sciabica" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866384v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811302v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911756v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578587v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line B&#233;zat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463368v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463369v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463366v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460266v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463367v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laback" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Balazs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Toupin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Necciari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934613" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322345v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463271v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463278v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093301v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailleres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sch&#246;n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088400v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088483v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088958v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Gordon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astesano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pallone" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al And" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085305v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219501v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Kitahara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Hirata" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35382-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03317960v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E.P. Davies" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-01692-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727554v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jensen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanty Sanghamitra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453673v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319506v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487965v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487971v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324608v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324621v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14832-4_13" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933559v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933557v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866358v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727563v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727560v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697076v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462537v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462247v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2GBS6J13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462245v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00462245" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_9" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3JTW2KXR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462253v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/1425-vers-une-semiotique-generale-du-temps-dans-les-arts-9782752100535.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85035-9_22" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VG79V131-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462243v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85035-9_9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4GRTQ0Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462237v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751069_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6W06T5D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088055v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin T. Helland" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31807-1_19" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-88HD8DK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>