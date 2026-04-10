--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -545,304 +545,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for stable distributions and their mixture</w:t>
+                <w:t xml:space="preserve">Automatic geomorphological mapping using ground truth data with coverage sampling and random forest algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Hajjaji</w:t>
+                <w:t xml:space="preserve">Paul Aimé Latsouck Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02664763.2024.2434627⟩</w:t>
+              <w:t xml:space="preserve">Earth Science Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.3715-3732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12145-024-01347-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218721v2</w:t>
+                <w:t xml:space="preserve">hal-04624799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic geomorphological mapping using ground truth data with coverage sampling and random forest algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter estimation for stable distributions and their mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Omar Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.3715-3732. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12145-024-01347-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02664763.2024.2434627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624799v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Some Epidemiological Parameters With the COVID-19 Data of Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Balicchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -889,64 +889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mayotte, une approche mathématique de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Balicchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1462,103 +1462,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de la cartographie d'habitats de récifs coralliens à l'aide d'algorithmes d'apprentissage statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Aimé Latsouck Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de Statistique de la Société française de statistique (SFdS) (JdS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de statistique (SFdS), Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1786,51 +1786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical convergence of some stochastic compartmental models in epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefana Fandresena Tsilefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2027,51 +2027,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling and Study of Random or Deterministic Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,51 +2258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique et cartographique des déterminants pédologiques influençant la déchloration de la chlordécone en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A. Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,51 +2453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23BB2669"/>
+    <w:nsid w:val="D2501958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2684,51 +2684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solym-manou-abi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7220-4403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191706612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44146029446335820489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzalmat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Manou-Abi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fulgence Raherinirina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Tabera Tsilefa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsidikaina Nirilanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tchonang Youkap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17850519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218721v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hajjaji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Mawaki Manou-Abi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2024.2434627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aim&#233; Latsouck Faye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01347-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balicchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.870080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dimbour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-019-00717-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-018-1071-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj020519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2014.989528" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Fandresena Tsilefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04566068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lamure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Squadrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solym-manou-abi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7220-4403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191706612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44146029446335820489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzalmat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Manou-Abi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fulgence Raherinirina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Tabera Tsilefa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsidikaina Nirilanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tchonang Youkap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17850519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aim&#233; Latsouck Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Mawaki Manou-Abi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01347-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218721v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hajjaji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2024.2434627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balicchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.870080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dimbour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-019-00717-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-018-1071-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj020519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2014.989528" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Fandresena Tsilefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04566068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lamure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Squadrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>