--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -545,304 +545,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic geomorphological mapping using ground truth data with coverage sampling and random forest algorithms</w:t>
+                <w:t xml:space="preserve">Parameter estimation for stable distributions and their mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Aimé Latsouck Faye</w:t>
+                <w:t xml:space="preserve">Omar Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Brunel</w:t>
+                <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12145-024-01347-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02664763.2024.2434627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624799v1</w:t>
+                <w:t xml:space="preserve">hal-04218721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for stable distributions and their mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic geomorphological mapping using ground truth data with coverage sampling and random forest algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Aimé Latsouck Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Hajjaji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
+              <w:t xml:space="preserve">Earth Science Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.3715-3732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02664763.2024.2434627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12145-024-01347-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218721v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Some Epidemiological Parameters With the COVID-19 Data of Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Balicchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -889,64 +889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mayotte, une approche mathématique de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Balicchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1462,103 +1462,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de la cartographie d'habitats de récifs coralliens à l'aide d'algorithmes d'apprentissage statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Aimé Latsouck Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de Statistique de la Société française de statistique (SFdS) (JdS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de statistique (SFdS), Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1786,51 +1786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical convergence of some stochastic compartmental models in epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefana Fandresena Tsilefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2027,51 +2027,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling and Study of Random or Deterministic Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,51 +2258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique et cartographique des déterminants pédologiques influençant la déchloration de la chlordécone en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A. Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solym Mawaki Manou-Abi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,51 +2453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2501958"/>
+    <w:nsid w:val="F3C47653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2684,51 +2684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solym-manou-abi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7220-4403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191706612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44146029446335820489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzalmat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Manou-Abi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fulgence Raherinirina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Tabera Tsilefa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsidikaina Nirilanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tchonang Youkap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17850519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aim&#233; Latsouck Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Mawaki Manou-Abi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01347-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218721v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hajjaji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2024.2434627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balicchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.870080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dimbour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-019-00717-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-018-1071-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj020519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2014.989528" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Fandresena Tsilefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04566068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lamure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Squadrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solym-manou-abi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7220-4403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191706612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44146029446335820489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzalmat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Manou-Abi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fulgence Raherinirina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Tabera Tsilefa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsidikaina Nirilanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tchonang Youkap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17850519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218721v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hajjaji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Mawaki Manou-Abi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2024.2434627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aim&#233; Latsouck Faye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01347-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balicchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.870080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dimbour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-019-00717-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-018-1071-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj020519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2014.989528" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Fandresena Tsilefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04566068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lamure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Squadrelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>