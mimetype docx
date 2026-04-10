--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -470,217 +470,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944985v1</w:t>
+                <w:t xml:space="preserve">hal-04419364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419364v1</w:t>
+                <w:t xml:space="preserve">hal-04944985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
@@ -709,73 +709,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158362v1</w:t>
+                <w:t xml:space="preserve">hal-04283863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
@@ -804,73 +804,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283863v1</w:t>
+                <w:t xml:space="preserve">hal-04158362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t>
               </w:r>
@@ -2342,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Nie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4ece52a25918b63e4e008a2015143bad051a7222;origin=https://forge.inrae.fr/urgi-anagen/scripts_for_panrepet.git;visit=swh:1:snp:72543fe82a0492351cc28687882bf205c1dac9c8;anchor=swh:1:rev:c7dbbf04a291e5296a678b7a8fe7b3943454aa87" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Nie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4ece52a25918b63e4e008a2015143bad051a7222;origin=https://forge.inrae.fr/urgi-anagen/scripts_for_panrepet.git;visit=swh:1:snp:72543fe82a0492351cc28687882bf205c1dac9c8;anchor=swh:1:rev:c7dbbf04a291e5296a678b7a8fe7b3943454aa87" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>