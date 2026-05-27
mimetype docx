--- v1 (2026-04-10)
+++ v2 (2026-05-27)
@@ -470,217 +470,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419364v1</w:t>
+                <w:t xml:space="preserve">hal-04944985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944985v1</w:t>
+                <w:t xml:space="preserve">hal-04419364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
@@ -709,73 +709,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283863v1</w:t>
+                <w:t xml:space="preserve">hal-04158362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
@@ -804,73 +804,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158362v1</w:t>
+                <w:t xml:space="preserve">hal-04283863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t>
               </w:r>
@@ -1876,318 +1876,318 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panREPET paper's accompanying scripts</w:t>
+                <w:t xml:space="preserve">panTEannot pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:4ece52a25918b63e4e008a2015143bad051a7222;origin=https://forge.inrae.fr/urgi-anagen/scripts_for_panrepet.git;visit=swh:1:snp:72543fe82a0492351cc28687882bf205c1dac9c8;anchor=swh:1:rev:c7dbbf04a291e5296a678b7a8fe7b3943454aa87⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199481v1</w:t>
+                <w:t xml:space="preserve">hal-05195049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panTEannot pipeline</w:t>
+                <w:t xml:space="preserve">panREPET pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195049v1</w:t>
+                <w:t xml:space="preserve">hal-05195047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panREPET pipeline</w:t>
+                <w:t xml:space="preserve">panREPET paper's accompanying scripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:4ece52a25918b63e4e008a2015143bad051a7222;origin=https://forge.inrae.fr/urgi-anagen/scripts_for_panrepet.git;visit=swh:1:snp:72543fe82a0492351cc28687882bf205c1dac9c8;anchor=swh:1:rev:c7dbbf04a291e5296a678b7a8fe7b3943454aa87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195047v1</w:t>
+                <w:t xml:space="preserve">hal-05199481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2342,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Nie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4ece52a25918b63e4e008a2015143bad051a7222;origin=https://forge.inrae.fr/urgi-anagen/scripts_for_panrepet.git;visit=swh:1:snp:72543fe82a0492351cc28687882bf205c1dac9c8;anchor=swh:1:rev:c7dbbf04a291e5296a678b7a8fe7b3943454aa87" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Nie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4ece52a25918b63e4e008a2015143bad051a7222;origin=https://forge.inrae.fr/urgi-anagen/scripts_for_panrepet.git;visit=swh:1:snp:72543fe82a0492351cc28687882bf205c1dac9c8;anchor=swh:1:rev:c7dbbf04a291e5296a678b7a8fe7b3943454aa87" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>