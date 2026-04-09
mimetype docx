--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,4176 +66,4176 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Moscovici : Représentations sociales et minorités actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier l'ethnicité : un défi et des solutions innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ethnicité : Fabrique Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition EMS Management et Société, pp.75-105, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études et recherches marketing ; les études de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 volumes, Editions Ellipses / Auf, Universités francophones, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La machine d'imagerie médicale : lieu d'empowerment ou de care ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Journée Internationale du Marketing de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowerment du patient atteint de mucoviscidose : qui prend les décisions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazia Kassamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consortium doctoral d’ARAMOS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARAMOS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de société pédagogique - 1001 Vies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Zannad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Printemps Agile 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles des sentiments et travail émotionnel chez les voyageurs d'Airbnb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie médicale : vers un diagnostic du dark side de l’empowerment des patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Pouvoir d'agir des usagers : bilan et perspectives de la démocratie en santé - Les rencontres de la chaire de gestion des services de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La RSG, Lirsa, CNAM, Jun 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowerment du patient atteint de mucoviscidose : un système entre dépendance et autonomie. Comment améliorer le bien-être du patient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazia Kassamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Recherche en Marketing du Grand Est 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Namur (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces de consommation dans des zones de contacts inversés et stratégies de réduction des tensions identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours de soins, l'imagerie médicale et le manipulateur : quels vécus pour les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème journée de recherche normande sur la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours de soins, l’imagerie médicale et le manipulateur : quels vécus pour les patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JNRC, Nov 2022, LE Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zones de contacts inversés et stratégies de réduction des tensions identitaires des minorités culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédia Zannad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du sensible en entrepreneuriat féminin : une réflexivité méthodologique de la narration classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Gmada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème congrès de l'académie et de l'entreprenatiat et de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau regard sur la liminalité : le cas des transplantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03538137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du récit de vie à la narration cartographiée : une réflexivité méthodologique contextualisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Gmada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème journée de recherche normandes sur la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie de transplantation d'organes : comment améliorer le ressentis des greffes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don d'organes : comment régler cette dette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès international de l'association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greffe : Renaissance ou liminalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...504 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La greffe : renaissance ou liminalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiques de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université des artistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives pour l'évolution de l'intelligence artificielle en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Maghrébine du marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Maghrébine du marketing, Mar 2019, Hammamet (Tunisie), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgresser par les séries télévisées : que deviennent les tabous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Fatma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recevoir un organe : tyrannie du don ou dette positive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème journée de recherche normandes sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charity donors' response to cause-related marketing: The role of attachement styles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni-Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dallas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advertising effectiveness when a minority model is featured : audience polarized reaction according to the context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim L. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Elgaaïed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Arfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journée de recherche normandes sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prejudice and advertising effectiveness : The polarizer role of current discourse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim L. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Elgaaïed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Arfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès international de l'association française du marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2017, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secure and Insecure attachment: Which consequences for associative donators ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop dedicated to Raymond-Alain Thiétart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSEC, Jun 2016, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attachement est-il toujours positif ? Dimension sécure et insécure de l'attachement des donateurs à leurs associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aîda Mimouni-Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations sociales en marketing : du marketing performatif, à la &amp;quot;transformative consumer research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence interdisciplinaire AFM-ReMosco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect de la volonté des donneurs d'organes post-mortem : vers une meilleure compréhension des comportements de discussions avec les proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.G. Réseau régional de prélèvement d'organes et de tissus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU Rennes, Apr 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charity promotions: are they always beneficial for the charity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni-Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès International de l'association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicité et Marketing : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du Management de la FNEGE - journée AIMS/AFM/AGRH/AFMD/AFC " Pour un management de la diversité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les représentations sociales à l'ère du web 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférences internationales sur les représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, sao paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting ethnicity : theories and methodology research, in the symposium on democratizing management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European academy of management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istanbul (Turquie), Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic identity, the game is not fixed : Reinvent relationship between origin and host cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical studies in Accounting and Finance Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To acculturate or not to acculturate: Identity construction via media consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Stamboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European academy of management conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Istanbul (Turquie), Turkey</w:t>
+              <w:t xml:space="preserve">5th Consumer Culture Theory conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Winsconsin School of Business, University of Wisconsin, Jun 2010, Madison (Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauty care and ethnicity : Examining the postassimilationist model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Consumer culture theory conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Winsconsin School of Business, University of Wisconsin, Jun 2010, Madison (WI), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et préférence de design-produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Venise (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing agent d’institutionnalisation des identités ethniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journées normandes de recherche sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, mont-saint-aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins de beauté pour dire son ethnicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée de Recherche en marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Consumer, product design preference and ethnicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38eme Conférence de l’EMAC, Audencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicity, Acculturation, and Consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The La Londe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, La londe les Maures, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicity and Consumption in Europe: Comparing and Contrasting France and the UK.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Advances for Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Consumer Research, 2007, Duluth, Minnesota, United States. pp.283-284 - 318-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méditerranée multi-ethnique : une approche introspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journée d'études sur le marketing méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Bocconi de Milan, 2007, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicity and Consumption in Europe: Comparing and Contrasting France and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EACR, 2007, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;we Concept&amp;quot; and product choice congruency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer Personality Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images familiales exprimées par les consommateurs : le concept de Nous peut-il prétendre au statut de variable de segmentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une échelle de mesure du Nous idéal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée jeune chercheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978434v1</w:t>
-              </w:r>
-[...289 lines deleted...]
-                <w:t xml:space="preserve">hal-01688228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4358,77 +4358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du kaléidoscope de la liminalité : Une étude qualitative sur les receveurs de greffes d'organes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4947,50 +4947,145 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Chouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rieunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5006,683 +5101,588 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rieunier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicity introspected: Researchers in search of their identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (4), pp.504 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammam, soins du corps et soins de soi : Espace ethnique et réduction des tensions identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Culturelles de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.79-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicity in the study of the consumer : an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Fosse-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.57-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La segmentation par le concept du Nous : exploration des liens entre le nous idéal et l'image du produit préféré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010602100202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...339 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Denis Darpy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIBLIOGRAPHIE: On the psychobiology of personality: essays in honor of Marvin Zuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/076737010602100202⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 19 (4), pp.121-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010401900405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du soi au groupe : naissance du concept du nous et exploration d’une échelle de mesure du nous idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5761,51 +5761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment styles: How do they influence Donors' reactions to Cause-related Marketing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni-Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Glascow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,51 +5830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'acculturer ou ne pas s'acculturer : la construction identitaire par les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Stamboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5912,51 +5912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body consumer, Product design preferences and ethinicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6184,64 +6184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicité et comportement de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Fosse-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Kassamaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03807080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Fatma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni-Chaabane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim L. Azar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Arfa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Alaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978189v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Stamboli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jamal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ahmad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Zouaghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221119236" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.11.28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.054.0129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.02.029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6529KJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Fosse-Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Kassamaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03807080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Fatma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni-Chaabane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim L. Azar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Arfa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Alaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Stamboli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Zouaghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221119236" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.11.28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.054.0129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.02.029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6529KJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Fosse-Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>