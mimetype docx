--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -357,51 +357,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -909,50 +909,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Toxic Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Attouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium Esport &amp; Gaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Jun 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espaces de consommation dans des zones de contacts inversés et stratégies de réduction des tensions identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -961,73 +1056,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours de soins, l'imagerie médicale et le manipulateur : quels vécus pour les patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1043,73 +1138,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée de recherche normande sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours de soins, l’imagerie médicale et le manipulateur : quels vécus pour les patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1125,73 +1220,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JNRC, Nov 2022, LE Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones de contacts inversés et stratégies de réduction des tensions identitaires des minorités culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1220,2002 +1315,2002 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres Internationales de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du sensible en entrepreneuriat féminin : une réflexivité méthodologique de la narration classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Gmada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'académie et de l'entreprenatiat et de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau regard sur la liminalité : le cas des transplantés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03538137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie de transplantation d'organes : comment améliorer le ressentis des greffes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don d'organes : comment régler cette dette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès international de l'association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greffe : Renaissance ou liminalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du récit de vie à la narration cartographiée : une réflexivité méthodologique contextualisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Gmada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée de recherche normandes sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La greffe : renaissance ou liminalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...280 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beudaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives pour l'évolution de l'intelligence artificielle en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Maghrébine du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Maghrébine du marketing, Mar 2019, Hammamet (Tunisie), Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgresser par les séries télévisées : que deviennent les tabous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Fatma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Le havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiques de la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recevoir un organe : tyrannie du don ou dette positive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème journée de recherche normandes sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charity donors' response to cause-related marketing: The role of attachement styles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni-Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dallas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advertising effectiveness when a minority model is featured : audience polarized reaction according to the context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim L. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Elgaaïed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Arfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journée de recherche normandes sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prejudice and advertising effectiveness : The polarizer role of current discourse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim L. Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Elgaaïed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Arfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès international de l'association française du marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2017, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations sociales en marketing : du marketing performatif, à la &amp;quot;transformative consumer research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence interdisciplinaire AFM-ReMosco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attachement est-il toujours positif ? Dimension sécure et insécure de l'attachement des donateurs à leurs associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aîda Mimouni-Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure and Insecure attachment: Which consequences for associative donators ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop dedicated to Raymond-Alain Thiétart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESSEC, Jun 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respect de la volonté des donneurs d'organes post-mortem : vers une meilleure compréhension des comportements de discussions avec les proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.G. Réseau régional de prélèvement d'organes et de tissus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Rennes, Apr 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charity promotions: are they always beneficial for the charity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni-Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès International de l'association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicité et Marketing : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du Management de la FNEGE - journée AIMS/AFM/AGRH/AFMD/AFC " Pour un management de la diversité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les représentations sociales à l'ère du web 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférences internationales sur les représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, sao paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting ethnicity : theories and methodology research, in the symposium on democratizing management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European academy of management conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Istanbul (Turquie), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic identity, the game is not fixed : Reinvent relationship between origin and host cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical studies in Accounting and Finance Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To acculturate or not to acculturate: Identity construction via media consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Stamboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Consumer Culture Theory conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Winsconsin School of Business, University of Wisconsin, Jun 2010, Madison (Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty care and ethnicity : Examining the postassimilationist model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3231,73 +3326,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Consumer culture theory conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Winsconsin School of Business, University of Wisconsin, Jun 2010, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et préférence de design-produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3313,73 +3408,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Venise (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing agent d’institutionnalisation des identités ethniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3395,73 +3490,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journées normandes de recherche sur la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, mont-saint-aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins de beauté pour dire son ethnicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3477,73 +3572,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée de Recherche en marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Consumer, product design preference and ethnicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3559,73 +3654,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38eme Conférence de l’EMAC, Audencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicity, Acculturation, and Consumption in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3654,100 +3749,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The La Londe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méditerranée multi-ethnique : une approche introspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journée d'études sur le marketing méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Bocconi de Milan, 2007, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicity and Consumption in Europe: Comparing and Contrasting France and the UK.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,195 +3952,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Advances for Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Consumer Research, 2007, Duluth, Minnesota, United States. pp.283-284 - 318-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La méditerranée multi-ethnique : une approche introspective</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicity and Consumption in Europe: Comparing and Contrasting France and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,271 +4060,271 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EACR, 2007, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;we Concept&amp;quot; and product choice congruency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer Personality Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images familiales exprimées par les consommateurs : le concept de Nous peut-il prétendre au statut de variable de segmentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une échelle de mesure du Nous idéal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée jeune chercheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4239,284 +4334,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteroscopy after conservative surgical treatment of severe postpartum hemorrhage due to uterine atony: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Chaouch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+                <w:t xml:space="preserve">hal-03978451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration du kaléidoscope de la liminalité : Une étude qualitative sur les receveurs de greffes d'organes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La segmentation ethnique en marketing : un outil de maintien de la domination sociale en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4526,648 +4621,648 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recevoir un organe: l’ambivalence de la dette et la question du redonner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.076737012211192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07673701221119236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From empowerment to commitment: let’s help silent organ donors to talk to their next-of-kin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.11-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.089.11.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.089.11.28⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02147602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’empowerment à l’engagement: aidons les donneurs d’organes silencieux à parler à leurs proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Chouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas sensible de l'ethnicité : l'exemple de l'étude de la diversité en marketing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXII (54), pp.129-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.054.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic segmentation in marketing: a tool for social domination in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Society and Business Review, 10 (3), pp.243-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/SBR-07-2015-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicity introspected: Researchers in search of their identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5186,104 +5281,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (4), pp.504 - 510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01916116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammam, soins du corps et soins de soi : Espace ethnique et réduction des tensions identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5299,432 +5394,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Culturelles de la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (1), pp.79-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicity in the study of the consumer : an Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Fosse-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (4), pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La segmentation par le concept du Nous : exploration des liens entre le nous idéal et l'image du produit préféré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010602100202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIBLIOGRAPHIE: On the psychobiology of personality: essays in honor of Marvin Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (4), pp.121-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010401900405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du soi au groupe : naissance du concept du nous et exploration d’une échelle de mesure du nous idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010301800401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5734,215 +5829,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment styles: How do they influence Donors' reactions to Cause-related Marketing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aîda Mimouni-Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Glascow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'acculturer ou ne pas s'acculturer : la construction identitaire par les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Stamboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body consumer, Product design preferences and ethinicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5958,51 +6053,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6012,305 +6107,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des étapes précédant le prélèvement et la relation aux familles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CHU Rennes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation du levier de la discussion pour augmenter le nombre de donneurs d'organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">fédération France ADOT. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicité et comportement de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Fosse-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PICOM. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6320,105 +6415,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteur de 3 émissions culturelles sur ARTE (Karambolage) sur les pratiques de consommations culturellement ancrées (le Hammam, la Mloukhia, le Mrach)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6565,51 +6660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Kassamaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03807080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Fatma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni-Chaabane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim L. Azar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Arfa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Alaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Stamboli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Zouaghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221119236" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.11.28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.054.0129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.02.029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6529KJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Fosse-Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Kassamaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Attouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03807080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Fatma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni-Chaabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim L. Azar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Arfa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Alaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Stamboli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jamal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Zouaghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221119236" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.11.28" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.054.0129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.02.029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6529KJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Fosse-Gomez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>