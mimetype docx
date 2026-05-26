--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -3779,50 +3779,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ethnicity and Consumption in Europe: Comparing and Contrasting France and the UK.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Advances for Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Consumer Research, 2007, Duluth, Minnesota, United States. pp.283-284 - 318-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La méditerranée multi-ethnique : une approche introspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3844,165 +3952,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée d'études sur le marketing méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Bocconi de Milan, 2007, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978592v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03978381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicity and Consumption in Europe: Comparing and Contrasting France and the UK</w:t>
               </w:r>
@@ -4595,51 +4595,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4880,389 +4880,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hysteroscopy after conservative surgical treatment of severe postpartum hemorrhage due to uterine atony: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Chouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 89 (1), pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.089.11.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cas sensible de l'ethnicité : l'exemple de l'étude de la diversité en marketing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXII (54), pp.129-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.054.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.054.0129⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03977310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic segmentation in marketing: a tool for social domination in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Society and Business Review, 10 (3), pp.243-257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-07-2015-0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/SBR-07-2015-0025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01359110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Chouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicity introspected: Researchers in search of their identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5281,104 +5372,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (4), pp.504 - 510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.02.029⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01916116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammam, soins du corps et soins de soi : Espace ethnique et réduction des tensions identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5394,432 +5485,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Culturelles de la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (1), pp.79-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicity in the study of the consumer : an Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Fosse-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (4), pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La segmentation par le concept du Nous : exploration des liens entre le nous idéal et l'image du produit préféré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010602100202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010602100202⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01518931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIBLIOGRAPHIE: On the psychobiology of personality: essays in honor of Marvin Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (4), pp.121-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010401900405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010401900405⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02023502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du soi au groupe : naissance du concept du nous et exploration d’une échelle de mesure du nous idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010301800401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5829,51 +5920,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment styles: How do they influence Donors' reactions to Cause-related Marketing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5889,73 +5980,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Glascow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'acculturer ou ne pas s'acculturer : la construction identitaire par les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Stamboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5971,73 +6062,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body consumer, Product design preferences and ethinicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6053,51 +6144,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6107,305 +6198,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des étapes précédant le prélèvement et la relation aux familles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CHU Rennes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation du levier de la discussion pour augmenter le nombre de donneurs d'organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Chouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rieunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">fédération France ADOT. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Chouk</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">fédération France ADOT. 2014</w:t>
+                <w:t xml:space="preserve">hal-03978482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicité et comportement de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Özçağlar-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Fosse-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PICOM. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6415,105 +6506,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteur de 3 émissions culturelles sur ARTE (Karambolage) sur les pratiques de consommations culturellement ancrées (le Hammam, la Mloukhia, le Mrach)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6660,51 +6751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Kassamaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Attouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03807080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Fatma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni-Chaabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim L. Azar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Arfa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Alaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Stamboli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jamal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Zouaghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221119236" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.11.28" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.054.0129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.02.029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6529KJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Fosse-Gomez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;a&#287;lar-Toulouse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Kassamaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Attouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03807080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Fatma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Mimouni-Chaabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim L. Azar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Elgaa&#239;ed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Arfa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Alaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Stamboli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jamal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Zouaghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chaouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221119236" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.11.28" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.054.0129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01916116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.02.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6529KJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Fosse-Gomez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100202" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>