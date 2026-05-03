--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -770,261 +770,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
+                <w:t xml:space="preserve">High temperature machines: A comparison between ceramic-coated wires and anodized aluminum strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
+                <w:t xml:space="preserve">Sylvain Babicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tia.2020.2973944⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.715-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278020v1</w:t>
+                <w:t xml:space="preserve">hal-04177283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature machines: A comparison between ceramic-coated wires and anodized aluminum strips</w:t>
+                <w:t xml:space="preserve">Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Babicz</w:t>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (4), pp.715-724. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.2491-2499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-209209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tia.2020.2973944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177283v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
               </w:r>
@@ -1036,64 +1036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), pp.2491-2499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.599-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2032,261 +2032,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial discharge investigations in laminated busbars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for low-Pressure Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Sellah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Ewa Napieralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514581⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States. pp.424-429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2018.8450175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294111v1</w:t>
+                <w:t xml:space="preserve">hal-04294275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for low-Pressure Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial discharge investigations in laminated busbars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Wecxsteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States. pp.424-429, </w:t>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITEC.2018.8450175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294275v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ENAMELED WIRE WITH A SEMI-CONDUCTIVE LAYER: A SOLUTION FOR A BETTER DISTIBUTION OF THE VOLTAGE STRESSES IN MOTOR WINDINGS</w:t>
               </w:r>
@@ -2393,51 +2393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Babicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3176,51 +3176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A97BD7FC"/>
+    <w:nsid w:val="1AC22B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3407,51 +3407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-aitamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4316-2598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114645620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04901271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Pereira dos Santos Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3529417" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04177262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frezel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boudiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9080619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Saoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15155362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Koita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15145164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2020.2973944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04177283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Babicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2973944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serghei Savin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rahmouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wecxsteen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC55835.2023.10177348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frezel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Wexcsteen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pereira dos Santos Lima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPES47639.2019.9105428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sellah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Wecxsteen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514581" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294275v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Ait Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Fatallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-aitamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4316-2598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114645620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04901271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Pereira dos Santos Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3529417" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04177262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frezel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boudiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9080619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Saoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15155362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Koita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15145164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04177283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Babicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2020.2973944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2973944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serghei Savin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rahmouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wecxsteen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC55835.2023.10177348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frezel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Wexcsteen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pereira dos Santos Lima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPES47639.2019.9105428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294275v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sellah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Wecxsteen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Ait Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Fatallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>