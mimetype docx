--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">114645620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=WfGj5HUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,1272 +203,1272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Performance analysis of Enamelled-Extruded Wires based on Partial Discharges and Voltage Endurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Pereira dos Santos Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vélu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2025.3529417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Evaluation of Silica-Based Insulated Magnet Wires from the Sol–gel Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Pereira dos Santos Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Boudiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (8), pp.619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/gels9080619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Aging Study of an Anodized Aluminum Strip Wire for Winding and High Temperature Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vélu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (15), pp.5362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15155362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Eccentricity of an Enameled Wire by Capacitance Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulay Koita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vélu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (8), pp.2802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15082802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis Based on Thermal Aging Tests of Sol-Gel and Polymer Insulated Wires by Enameling and Extrusion Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Pereira dos Santos Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Boudiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (14), pp.5164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15145164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature machines: A comparison between ceramic-coated wires and anodized aluminum strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Vélu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Babicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63 (4), pp.715-724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAE-209209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), pp.2491-2499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tia.2020.2973944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), pp.2491-2499. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.2973944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enameled wire with a semi-conductive layer: A solution for a better distibution of the voltage stresses in motor windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.652-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/phys-2019-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging monitoring of electrical machines using winding high frequency equivalent circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serghei Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.670-677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/phys-2019-0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to reduce partial discharges in motor windings fed by PWM inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.599-604. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2018-0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1457,1266 +1478,1266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminated busbar PDIV improvement using a new varnish-based insulation technology with micro/nano fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wecxsteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Quebec City, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EIC55835.2023.10177348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF CLASSICAL AND EXTRUDED ENAMELLED WIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Pereira dos Santos Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Electrical Insulation Conference ( INSUCON 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, BIRMINGHAM, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions d'Isolations Innovantes pour les Busbars Laminés grâce à l'Utilisation de Nouveaux Procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Wexcsteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of new ecological magnet wires performances during thermal aging tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pereira dos Santos Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palermo, France. pp.769-772, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Belief Function Solution for Stator Insulation Robustness Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vélu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 9th International Conference on Power and Energy Systems (ICPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Perth, Australia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPES47639.2019.9105428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for low-Pressure Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Partial discharge investigations in laminated busbars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Wecxsteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITEC.2018.8450175⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294275v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial discharge investigations in laminated busbars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for low-Pressure Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514581⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States. pp.424-429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2018.8450175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294111v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ENAMELED WIRE WITH A SEMI-CONDUCTIVE LAYER: A SOLUTION FOR A BETTER DISTIBUTION OF THE VOLTAGE STRESSES IN MOTOR WINDINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABORATOIRE SYSTEMES ELECTROTECHNIQUES ET ENVIRONNEMENT, Jun 2018, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH TEMPERATURE MACHINES: A COMPARISON BETWEEN CERAMIC-COATED WIRES AND ANODIZED ALUMINUM STRIPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Babicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABORATOIRE SYSTEMES ELECTROTECHNIQUES ET ENVIRONNEMENT, Jun 2018, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of a New Ecofficient Coating for Magnet Wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Ait Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Fatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intl. Conf. on Solid Dielectrics ICSD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-to-turn Capacitance used as an Indicator of Winding Insulation Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering ISEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2726,137 +2747,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative insulation technology for SiC Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wecxsteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2021- MORE ELECTRICAL AIRCRAFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2866,141 +2887,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-to-Turn Capacitance used as an Indicator of Winding Insulation Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">" Studies in Applied Electromagnetics and Mechanics" Collection. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Computer Techniques in Applied Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, pp.73-98, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3010,105 +3031,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEBINAR -Hi-ECOWIRE: . Existing standards to qualify magnet wire. Focus: Mechanical and dielectrical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Webinar, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3176,51 +3197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AC22B18"/>
+    <w:nsid w:val="32F4F35E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3407,51 +3428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-aitamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4316-2598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114645620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04901271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Pereira dos Santos Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3529417" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04177262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frezel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boudiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9080619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Saoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15155362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Koita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15145164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04177283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Babicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2020.2973944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2973944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serghei Savin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rahmouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wecxsteen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC55835.2023.10177348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frezel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Wexcsteen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pereira dos Santos Lima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPES47639.2019.9105428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294275v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sellah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Wecxsteen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Ait Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Fatallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-aitamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4316-2598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114645620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=WfGj5HUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04901271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Pereira dos Santos Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V&#233;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3529417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04177262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frezel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boudiba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9080619" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Saoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15155362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Koita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15145164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04177283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Babicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2020.2973944" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2973944" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serghei Savin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0078" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rahmouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wecxsteen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC55835.2023.10177348" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04150368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frezel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04277941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Wexcsteen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pereira dos Santos Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPES47639.2019.9105428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sellah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Wecxsteen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294275v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Ait Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Fatallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Habas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>