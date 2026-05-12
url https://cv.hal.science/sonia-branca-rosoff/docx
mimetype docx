--- v0 (2026-03-19)
+++ v1 (2026-05-12)
@@ -1246,195 +1246,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00547876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la grammaire et le vocabulaire au fil du texte . Construction de la langue française et activités métalinguistiques à l'école</w:t>
+                <w:t xml:space="preserve">La Lexicologie, un savoir scolarisable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aix-en Provence, Publications de l'Université de Provence. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Savatovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Douglas A. Kibbee (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français hier et aujourd'hui. Politiques de la langue et apprentissages scolaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of Linguistics 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.356-371, 2007, 9789027246035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/sihols.112.28bra⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00547840v1</w:t>
+                <w:t xml:space="preserve">halshs-00737318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Lexicologie, un savoir scolarisable ?</w:t>
+                <w:t xml:space="preserve">Enseigner la grammaire et le vocabulaire au fil du texte . Construction de la langue française et activités métalinguistiques à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Douglas A. Kibbee (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-en Provence, Publications de l'Université de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Linguistics 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le français hier et aujourd'hui. Politiques de la langue et apprentissages scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ramognino N. &amp; P. Vergès éds, pp.69-88, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/sihols.112.28bra⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00737318v1</w:t>
+                <w:t xml:space="preserve">halshs-00547840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois points de vue sur les normes du français en situation publique</w:t>
               </w:r>
@@ -3892,51 +3892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4D05F89"/>
+    <w:nsid w:val="DF6D6A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4123,51 +4123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-branca-rosoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030435358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/93752300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066460502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04094729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214304001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01599729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.112.28bra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.086.0041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04094663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.121.0163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2003.1573" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01188250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland-Lozachmeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Grinshpun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Terrail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bebi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-branca-rosoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030435358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/93752300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066460502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04094729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214304001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01599729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.112.28bra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.086.0041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04094663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04095704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.121.0163" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2003.1573" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01188250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland-Lozachmeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Grinshpun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Terrail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bebi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>