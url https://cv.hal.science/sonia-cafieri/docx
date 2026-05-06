--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -473,352 +473,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuous quadrant penalty formulation of logical constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotorcraft low-noise trajectories design: black-box optimization using surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R John Hansman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ojmo.28⟩</w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11081-022-09781-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623407v2</w:t>
+                <w:t xml:space="preserve">hal-03945370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotorcraft low-noise trajectories design: black-box optimization using surrogates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed-integer nonlinear and continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Andrew Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R John Hansman</w:t>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310 (2), pp.670-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-022-09781-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945370v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-integer nonlinear and continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
+                <w:t xml:space="preserve">The continuous quadrant penalty formulation of logical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Conn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Andrew R. Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 310 (2), pp.670-679. </w:t>
+              <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ojmo.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393951v1</w:t>
+                <w:t xml:space="preserve">hal-03623407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage stochastic programming models for the extended aircraft arrival management problem with multiple pre-scheduling points</w:t>
               </w:r>
@@ -843,51 +843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,265 +1032,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological gradient in structural optimization under stress and buckling constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global exact optimization for covering a rectangle with 6 circles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mitjana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2021.126032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 83 (1), pp.163-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-021-01007-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134108v1</w:t>
+                <w:t xml:space="preserve">hal-04909600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global exact optimization for covering a rectangle with 6 circles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological gradient in structural optimization under stress and buckling constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mitjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hansen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Castanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 83 (1), pp.163-185. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10898-021-01007-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2021.126032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909600v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage stochastic mixed-integer programming with chance constraints for extended aircraft arrival management</w:t>
               </w:r>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (4), pp. 897-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1458,51 +1458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,967 +1530,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Basic Cyclic Scheduling Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of optimal control approaches for aircraft conflict avoidance via velocity regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Omheni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13675-018-0100-3⟩</w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.181-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.2344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635856v1</w:t>
+                <w:t xml:space="preserve">hal-01575705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of optimal control approaches for aircraft conflict avoidance via velocity regulation</w:t>
+                <w:t xml:space="preserve">Feasibility pump for aircraft deconfliction with speed regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Riadh Omheni</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oca.2344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (3), pp 501-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-017-0560-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575705v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of structures under buckling constraints using frame elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mitjana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (1), pp.140-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0305215X.2018.1444162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility pump for aircraft deconfliction with speed regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Basic Cyclic Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (3), pp 501-515. </w:t>
+              <w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.291-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10898-017-0560-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13675-018-0100-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609328v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Integer Nonlinear Programming for Aircraft Conflict Avoidance by Sequentially Applying Velocity and Heading Angle Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization-Based Design of Departure and Arrival Routes in Terminal Maneuvering Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riadh Omheni</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (11), pp. 2889-2904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G002728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414548v1</w:t>
+                <w:t xml:space="preserve">hal-01512533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-Based Design of Departure and Arrival Routes in Terminal Maneuvering Area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximizing the number of conflict-free aircraft using mixed-integer nonlinear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G002728⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (April 2017), pp 147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512533v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the number of conflict-free aircraft using mixed-integer nonlinear programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new machining strategy for roughing deep pockets of magnesium-rare earth alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rey Rey</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.3883-3901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-0444-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432814v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new machining strategy for roughing deep pockets of magnesium-rare earth alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed-Integer Nonlinear Programming for Aircraft Conflict Avoidance by Sequentially Applying Velocity and Heading Angle Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Omheni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92, pp.3883-3901. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 260 (1), pp.283-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-0444-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521929v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plunge milling time optimization via mixed-integer nonlinear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98, pp.434-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Complex Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (3), pp 388-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2622,174 +2622,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Ratio Network Clustering by Variable Neighborhood Search</w:t>
+                <w:t xml:space="preserve">Aircraft deconfliction with speed regulation : new models from mixed-integer optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nenad Mladenovic</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (5), pp 116. </w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (4), pp 613-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2014-50026-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10898-013-0070-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979295v1</w:t>
+                <w:t xml:space="preserve">hal-00935215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving heuristics for network modularity maximization using an exact algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2830,118 +2817,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft deconfliction with speed regulation : new models from mixed-integer optimization</w:t>
+                <w:t xml:space="preserve">Edge-Ratio Network Clustering by Variable Neighborhood Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">Nenad Mladenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58 (4), pp 613-629. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (5), pp 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10898-013-0070-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2014-50026-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935215v1</w:t>
+                <w:t xml:space="preserve">hal-00979295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of electrical machines : mathematical programming formulations</w:t>
               </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caporossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp 1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3291,51 +3291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally optimal heuristic for modularity maximization of networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3376,369 +3376,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge ratio and community structure in networks</w:t>
+                <w:t xml:space="preserve">Loops and multiple edges in modularity maximization of networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (2), pp 026105. </w:t>
+              <w:t xml:space="preserve">, 2010, 81 (4), pp 046102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.026105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.046102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935207v1</w:t>
+                <w:t xml:space="preserve">hal-00979205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loops and multiple edges in modularity maximization of networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Column generation algorithms for exact modularity maximization in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caporossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (4), pp 046102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.046102⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp 046112-1 - 046112-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.046112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979205v1</w:t>
+                <w:t xml:space="preserve">hal-00934661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation algorithms for exact modularity maximization in networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge ratio and community structure in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82 (4), pp 046112-1 - 046112-9. </w:t>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp 026105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.046112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.026105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934661v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4252,489 +4252,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Realistic Rotorcraft Noise Footprint Computation for Low-Noise Trajectory Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metropolis II: Centralised and strategical separation management of UAS in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guntzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillet</w:t>
+                <w:t xml:space="preserve">Denis Bereziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrija Vidosavljevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th Vertical Flight Society Annual Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Fort Worth, United States</w:t>
+              <w:t xml:space="preserve">12th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794166v1</w:t>
+                <w:t xml:space="preserve">hal-03945545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metropolis II: Centralised and strategical separation management of UAS in urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bereziat</w:t>
+                <w:t xml:space="preserve">A tailored Machine Learning Surrogate to improve Rotorcraft Trajectory Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dieumegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrija Vidosavljevic</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hansman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945545v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tailored Machine Learning Surrogate to improve Rotorcraft Trajectory Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical proof by reliable Global Optimization for a problem of covering a rectangle with circles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Hansman</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">HUGO 2022 - XV Workshop on Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596163v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical proof by reliable Global Optimization for a problem of covering a rectangle with circles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Realistic Rotorcraft Noise Footprint Computation for Low-Noise Trajectory Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUGO 2022 - XV Workshop on Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">78th Vertical Flight Society Annual Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001679v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackbox Optimization for Helicopter Noise Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dieumegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hansman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4753,372 +4753,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des arrivées d'avions en présence d'incertitude : un modèle de programmation stochastique à deux étapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covering a square with six circles by deterministic global optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LeGO 2018: 14th International Workshop on Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leiden, Netherlands. pp.020024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5089991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050023v1</w:t>
+                <w:t xml:space="preserve">hal-02023555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering a square with six circles by deterministic global optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordonnancement des arrivées d'avions en présence d'incertitude : un modèle de programmation stochastique à deux étapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khassiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LeGO 2018: 14th International Workshop on Global Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5089991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02023555v1</w:t>
+                <w:t xml:space="preserve">hal-02050023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-and-Bound Procedure for the Robust Cyclic Job Shop Problem</w:t>
+                <w:t xml:space="preserve">Une méthode exacte pour le problème du jobshop cyclique robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO 2018, 5th International Symposium on Combinatorial Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2018, 19ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856687v1</w:t>
+                <w:t xml:space="preserve">hal-01737765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust optimization approach for the cyclic job shop problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5147,407 +5138,429 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2018, 29th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode exacte pour le problème du jobshop cyclique robuste</w:t>
+                <w:t xml:space="preserve">The Cyclic Job Shop Problem with uncertain processing times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018, 19ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737765v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cyclic Job Shop Problem with uncertain processing times</w:t>
+                <w:t xml:space="preserve">A Branch-and-Bound Procedure for the Robust Cyclic Job Shop Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCO 2018, 5th International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakech, Morocco. pp.228-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96151-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876486v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Job Shop Problem with varying processing times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Houssin</w:t>
+                <w:t xml:space="preserve">Optimizing the Design of a Route in Terminal Maneuvering Area Using Branch and Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5012 - 5016, </w:t>
+              <w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp 171-184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626534v1</w:t>
+                <w:t xml:space="preserve">hal-01503222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving aircraft conflicts by continuous optimization and mixed-integer nonlinear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5566,1030 +5579,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Design of a Route in Terminal Maneuvering Area Using Branch and Bound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
+                <w:t xml:space="preserve">Aircraft Trajectory Planning with Dynamical Obstacles by Artificial Evolution and Convex Hull Generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp 171-184, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp 49-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503222v1</w:t>
+                <w:t xml:space="preserve">hal-01280638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truss-like structures optimization under buckling constraints using frame elements with anisotropic cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mitjana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Trajectory Planning with Dynamical Obstacles by Artificial Evolution and Convex Hull Generations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Cyclic Job Shop Problem with varying processing times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Tokyo, Japan. pp 49-67, </w:t>
+              <w:t xml:space="preserve">IFAC 2017, 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5012 - 5016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-4-431-56423-2_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280638v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time varying cyclic job shop problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Idir Hamaz</w:t>
+                <w:t xml:space="preserve">Optimal Design of SIDs/STARs in TMA Using Simulated Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, CA, United States. pp.ISBN: 978-1-5090-2524-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335143v1</w:t>
+                <w:t xml:space="preserve">hal-01379998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of SIDs/STARs in TMA Using Simulated Annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Solving Aircraft Conflict Avoidance Using Deterministic Global Optimization (sBB) Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp 149-152; ISBN : 978-989-20-6764-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01379998v1</w:t>
+                <w:t xml:space="preserve">hal-01379306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Solving Aircraft Conflict Avoidance Using Deterministic Global Optimization (sBB) Codes</w:t>
+                <w:t xml:space="preserve">A Clustering-Based Algorithm for Aircraft Conflict Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Touhami</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Carrizosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp 149-152; ISBN : 978-989-20-6764-3</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp145-148; ISBN : 978-989-20-6764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379306v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering-Based Algorithm for Aircraft Conflict Avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The time varying cyclic job shop problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Carrizosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp145-148; ISBN : 978-989-20-6764-3</w:t>
+              <w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Valencia, Spain. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379299v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des routes de départ et d’arrivée dans la TMA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modularity maximization clustering with cohesion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015, 16ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">EUROPT 2015 - 13th EUROPT Workshop on Advances in Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119530v1</w:t>
+                <w:t xml:space="preserve">hal-01205967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity maximization clustering with cohesion conditions</w:t>
+                <w:t xml:space="preserve">Maximizing the number of conflict-free aircraft using Mixed-Integer Nonlinear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPT 2015 - 13th EUROPT Workshop on Advances in Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">EURO 2015, 27th European conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205967v1</w:t>
+                <w:t xml:space="preserve">hal-01205948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the number of conflict-free aircraft using Mixed-Integer Nonlinear Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the design of a route in Terminal Maneuvering Area using Branch and Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2015, 27th European conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205948v1</w:t>
+                <w:t xml:space="preserve">hal-01280641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering dans les réseaux par maximisation de modularité avec des contraintes de cohésion}</w:t>
               </w:r>
@@ -6601,51 +6601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2015, 16me congres de la société française de recherche opérationnelle et d’aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6664,942 +6664,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the design of a route in Terminal Maneuvering Area using Branch and Bound</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MINLP emerging applications in Air Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIWAC 2015, 4th ENRI International Workshop on ATM/CNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENRI, Nov 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">MINLP 2015 - 2nd Sevilla workshop Mixed-Integer Nonlinear Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280641v1</w:t>
+                <w:t xml:space="preserve">hal-01206017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINLP emerging applications in Air Traffic Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des routes de départ et d’arrivée dans la TMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MINLP 2015 - 2nd Sevilla workshop Mixed-Integer Nonlinear Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Seville, Spain</w:t>
+              <w:t xml:space="preserve">ROADEF 2015, 16ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206017v1</w:t>
+                <w:t xml:space="preserve">hal-01119530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Arrival and Departure Routes in Terminal Maneuvering Area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
+                <w:t xml:space="preserve">Régulation en vitesse pour un problème d'évitement de conflit aérien : combinaison des résolutions directe et indirecte de contrôle optimal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t>
+              <w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002807v1</w:t>
+                <w:t xml:space="preserve">hal-00946352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the number of solved aircraft conflicts through velocity regulation</w:t>
+                <w:t xml:space="preserve">On network clustering by modularity maximization with cohesion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAGO 2014, 12th Global Optimization Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Málaga, Spain. pp xxxx</w:t>
+              <w:t xml:space="preserve">Workshop on Clustering and Search techniques in large scale networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Russian Science Foundation (RSF), Russia, Nov 2014, Nizhni Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018051v1</w:t>
+                <w:t xml:space="preserve">hal-01206303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On network clustering by modularity maximization with cohesion conditions</w:t>
+                <w:t xml:space="preserve">Maximizing the number of solved aircraft conflicts through velocity regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Clustering and Search techniques in large scale networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Russian Science Foundation (RSF), Russia, Nov 2014, Nizhni Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">MAGO 2014, 12th Global Optimization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Málaga, Spain. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206303v1</w:t>
+                <w:t xml:space="preserve">hal-01018051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation en vitesse pour un problème d'évitement de conflit aérien : combinaison des résolutions directe et indirecte de contrôle optimal.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MINLP emerging applications in Air Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MINLP 2014 – Mixed-Integer Nonlinear Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946352v1</w:t>
+                <w:t xml:space="preserve">hal-01206295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINLP emerging applications in Air Traffic Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Arrival and Departure Routes in Terminal Maneuvering Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MINLP 2014 – Mixed-Integer Nonlinear Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206295v1</w:t>
+                <w:t xml:space="preserve">hal-01002807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft conflict avoidance by mixed-integer nonlinear optimization models combining turn and velocity change maneuvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining direct and indirect methods to solve aircraft conflict avoidance problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F Javier Martin-Campo</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCOPT 2013, 4th International Conference on Continuous Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909737v1</w:t>
+                <w:t xml:space="preserve">hal-00909730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining direct and indirect methods to solve aircraft conflict avoidance problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control approaches for aircraft conflict avoidance using speed regulation : a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCOPT 2013, 4th International Conference on Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909730v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control approaches for aircraft conflict avoidance using speed regulation : a numerical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aircraft conflict avoidance by mixed-integer nonlinear optimization models combining turn and velocity change maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Alonso-Ayuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureano Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Javier Martin-Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICCOPT 2013, 4th International Conference on Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867935v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de méthodes de contrôle optimal pour l'évitement de collision dans le trafic aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,51 +7650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition-based optimal control approach for aircraft conflict avoidance performed by velocity regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7748,459 +7748,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t>
+                <w:t xml:space="preserve">Aircraft conflict avoidance : a mixed-integer nonlinear optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">GOW 2012, Global Optimization Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Natal, Brazil. pp 43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934805v1</w:t>
+                <w:t xml:space="preserve">hal-00938762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft conflict avoidance : a mixed-integer nonlinear optimization approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridizing direct and indirect optimal control approaches for aircraft conflict avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOW 2012, Global Optimization Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Natal, Brazil. pp 43-46</w:t>
+              <w:t xml:space="preserve">ADVCOMP 2012, Sixth International Conference on Advanced Engineering Computing and Applications in Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelona, Spain. pp 42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938762v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing direct and indirect optimal control approaches for aircraft conflict avoidance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact relaxations for polynomial programming problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVCOMP 2012, Sixth International Conference on Advanced Engineering Computing and Applications in Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEA 2012, 11th International Symposium on Experimental Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp 75-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30850-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938826v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact relaxations for polynomial programming problems</w:t>
+                <w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Létocart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Alexandre Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEA 2012, 11th International Symposium on Experimental Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938524v1</w:t>
+                <w:t xml:space="preserve">hal-00934805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity clustering on trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8219,217 +8219,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation of a locally optimal heuristic for modularity maximization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Costa</w:t>
+                <w:t xml:space="preserve">Résolution de conflit aérien par contrôle optimal basé sur la régulation en vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hansen</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934798v1</w:t>
+                <w:t xml:space="preserve">hal-00934804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de conflit aérien par contrôle optimal basé sur la régulation en vitesse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cellier</w:t>
+                <w:t xml:space="preserve">Reformulation of a locally optimal heuristic for modularity maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934804v1</w:t>
+                <w:t xml:space="preserve">hal-00934798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the composition of convex envelopes for quadrilinear terms</w:t>
               </w:r>
@@ -8549,51 +8549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical clustering for the identification of communities in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8625,293 +8625,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for network modularity maximization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced RLT constraints for polynomial programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Létocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EWMINLP10, European Workshop on Mixed Integer Nonlinear Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Marseille, France. pp 205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934772v1</w:t>
+                <w:t xml:space="preserve">hal-00938438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion about formulations and resolution techniques of electrical machine design problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Reformulation-Optimization Software Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Savourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2010, XIX International Conference on Electrical Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5607836⟩</w:t>
+              <w:t xml:space="preserve">ICMS 2010, 3rd International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp 303-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938437v1</w:t>
+                <w:t xml:space="preserve">hal-00979214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility-Based Bounds Tightening via Fixed Points</w:t>
+                <w:t xml:space="preserve">On the convergence of feasibility based bounds tightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
@@ -8929,617 +8912,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2010, 4th Annual International Conference on Combinatorial Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTW 2010, 9th Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cologne, Germany. pp xxxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17458-2_7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00979219v1</w:t>
+                <w:t xml:space="preserve">hal-00940949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed-integer optimization model for Air Traffic Deconfliction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOGO 2010, TOulouse Global Optimization workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced RLT constraints for polynomial programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility-Based Bounds Tightening via Fixed Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucas Létocart</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWMINLP10, European Workshop on Mixed Integer Nonlinear Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA 2010, 4th Annual International Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Kailua-Kona, United States. pp 65-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17458-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938438v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reformulation-Optimization Software Engine</w:t>
+                <w:t xml:space="preserve">Range reduction using fixed points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Savourey</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS 2010, 3rd International Congress on Mathematical Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979214v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of feasibility based bounds tightening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion about formulations and resolution techniques of electrical machine design problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTW 2010, 9th Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2010, XIX International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5607836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940949v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range reduction using fixed points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms for network modularity maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caporossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934795v1</w:t>
+                <w:t xml:space="preserve">hal-00934772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9742,51 +9742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 358, Springer Nature Switzerland, pp.479-506, 2024, International Series in Operations Research &amp; Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9915,64 +9915,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Neighborhood Search for Edge-Ratio Network Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nenad Mladenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Butenko et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Examining Robustness and Vulnerability of Networked Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp 51-64, 2014, NATO Science for Peace and Security Series - D : Information and Communication Security, Volume 37, 978-1-61499-390-2</w:t>
@@ -10014,51 +10014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mathematical programming to refine heuristic solutions for network clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pardalos, M. Batsyn, V. Kalyagin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models, Algorithms and Technologies for Networks Analysis Proceedings of the 3rd International Conference on Network Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp xxxx, 2014, Springer Proceedings in Mathematics &amp; Statistics, 9783319097572</w:t>
@@ -10499,64 +10499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MINLP and a continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10733,51 +10733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIRRELT. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11062,51 +11062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05512042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RS008247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05387156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-025-01557-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683608v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Hamaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.07.042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03623407v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Conn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.28" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dieumegard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R John Hansman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-022-09781-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04393951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Conn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103769" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03819737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tchemisova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard-Wilhelm Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejco.2022.100039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mitjana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04909600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hansen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-021-01007-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02921462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.0991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0100-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Omheni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01756943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2018.1444162" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Ambrosio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-017-0560-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01414548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0444-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnu045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50026-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0070-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311305863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935213v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caporossi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.046113" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1286-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.056105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.026105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.046102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aloise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046112" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Asfour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hubans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05087052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105493" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05088425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05333758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2025F9355" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guntzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bereziat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hansman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04001679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02023555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089991" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01737765v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.908" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01650997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01503222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147498v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pierre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Touhami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Carrizosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01119530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280641v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00909737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alonso-Ayuso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Escudero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Martin-Campo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00909730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00909697v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494493.2494508" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30850-5_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Belotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Miller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934763v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5607836" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17458-2_7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6V527K1G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_50" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nannicini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04707742v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01563203v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974683.ch22" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01017978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Miller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5131-0_1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217899v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01085-9_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01971571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05512042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025RS008247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05387156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-025-01557-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683608v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Hamaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.07.042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dieumegard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R John Hansman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-022-09781-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04393951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Conn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03623407v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Conn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.28" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103769" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03819737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tchemisova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard-Wilhelm Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejco.2022.100039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04909600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hansen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-021-01007-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mitjana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castanie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02921462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.0991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Omheni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Ambrosio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-017-0560-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01756943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2018.1444162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0100-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0444-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01414548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnu045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0070-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50026-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311305863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935213v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caporossi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.046113" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1286-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.056105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.046102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aloise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.026105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Asfour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hubans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05087052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105493" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05088425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05333758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2025F9355" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bereziat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hansman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04001679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guntzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02023555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089991" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01737765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01503222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01650997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.908" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778099" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Touhami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Carrizosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280641v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01119530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00909730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00909737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alonso-Ayuso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Escudero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Martin-Campo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00909697v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494493.2494508" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30850-5_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Belotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Miller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934763v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_50" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940949v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00979219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17458-2_7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6V527K1G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938437v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5607836" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nannicini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04707742v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01563203v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974683.ch22" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01017978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01018034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Miller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5131-0_1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217899v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01085-9_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01971571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>