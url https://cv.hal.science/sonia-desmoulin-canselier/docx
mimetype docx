--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -591,2168 +591,2168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel cadre normatif pour les systèmes automatisant les décisions médicales et les actes médicaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Tirard; S. Desmoulin; G. Durand; K. Lejeune; M. Lemoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine personnalisée et données en grand nombre : enjeux d’une nouvelle pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prendre soin des animaux pour prendre soin des hommes ? Accès à l’hébergement d’urgence et aux soins vétérinaires pour les personnes vulnérables propriétaires d’animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Eyraud; A. Béal; P. Véron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités et accès au(x) droit(s) : études de cas socio-juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.47-60, 2024, Le sens social, 978-2-7535-9699-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quel cadre normatif pour les systèmes automatisant les décisions médicales et les actes médicaux?</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bonnes mœurs à l’aune des biotechnologies animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Boyer-Bévière, A. Cayol et E. Gaillard (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transanimalisme - L’animal augmenté : entre utilités et protections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.204-215, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel cadre normatif pour les systèmes automatisant les décisions médicales et les actes médicaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Tirard; S. Desmoulin; G. Durand; K. Lejeune; M. Lemoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine personnalisée et données en grand nombre : enjeux d’une nouvelle pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.204-215, 2024</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nanoparticules dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. De Grove-Valdeyron et M. Friant-Perrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans du Règlement sur la législation et la sécurité alimentaire dans l’Union européenne : Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2023, 9782802772972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausses évidences et véritables questions : l’article 16-14 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Sagant; A.-S. de Lamarzelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres Droit et Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IERDJ, pp.34-39, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une personne juridique et qu’est-ce qu’un sujet de droits ? Interrogations à propos de la qualification de personne non humaine pour des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. Fenouillet (dir.), Flexibles notions : La personne (éditions Panthéon-Assas, collection Colloques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du droit de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Le Bot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations contemporaines du droit de l’animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confluence des droits; DICS, 2023, 9791097578190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des nanoparticules dans nos assiettes</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un traitement automatisé des libertés individuelles ? Algorithmes sanitaires et état d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Antonioli; F. Flipo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique de la raison automatique. Bêtise(s) et intelligence(s) de la numérisation du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2022, Libres opinions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale des travailleurs et l’organisation du travail à la lumière des travaux du Comité mixte OIT/OMS de la médecine du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Héas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale et organisation du travail. Approche juridique et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2022, Thèmes et commentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier la volonté par le consentement ? Réflexions à propos de l’automatisation d’un traitement neuromodulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bellivier; L. Cadiet; C. Noiville; D. Truchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Catherine Labrusse-Riou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRS Editions, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets connectés en santé animale. Enjeux d’un encadrement juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 978-2-84934-547-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et limites de l'imagerie cérébrale en justice civile et administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurosciences et pratiques judiciaires. Actes du colloque pluridisciplinaire des 18 et 19 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une personnalité technique et des droits naturels - ou comment les animaux et les intelligences artificielles révèlent les tensions inhérentes aux conceptions du sujet de droits et de la personne juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Aïdan et Danièle Bourcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humain - Non-Humain. Repenser l’intériorité du sujet de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Reading” mental competence in Brain images? Comparing the use of brain imaging in French and US civil jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. D’aloia &amp; M.-C Errigo, Neuroscience and Law: complicated crossings and new perspectives, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Perspective on “Neurolaw”: The Use of Brain Imaging in Civil Litigation Regarding Mental Competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. D’Aloia; M.C. Errigo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.529-547, 2020, 978-3-030-38839-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38840-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical and Legal Issues in Deep Brain Stimulation: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. D’aloia &amp; M.-C Errigo, Neuroscience and Law: complicated crossings and new perspectives, Springer ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diable se cache-t-il dans les détails ? Réflexions à propos du traitement automatisé de données à caractère personnel “Datajust”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clavier, Jean-Pierre; Bucher, Charles-Edouard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’algorithmisation de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2020, 978-2-8079-2231-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une controverse dans la controverse ? Modèles animaux et expérimentation animale en stimulation cérébrale profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2023, 9782802772972</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.55-80, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IERDJ, pp.34-39, 2023</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.11-29, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la causalité et pathologies environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaille, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathologies environnementales. Identifier, comprendre, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.275-309, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, 2022, Libres opinions</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Collart Dutilleul; Valérie Pironon; Agathe Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques (1e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.711-718, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2022, Thèmes et commentaires</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail du droit en incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soulet, M.-H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action et incertitude. Les épreuves de l'incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schwabe Verlag, pp.373-402, 2018, Res socialis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IRS Editions, 2022</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurosciences et droit : quelles nouvelles frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clay, T. and Fauvarque-Cosson, B. and Renucci, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Etats généraux de la recherche sur le droit et la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.529-534, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 978-2-84934-547-4</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte social, éthique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larrere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Neindre, P. and Dunier, M. and Larrère, R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conscience des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae editions, pp.14-17, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle animal pour un traitement neuro-chirurgical de troubles psychiatriques ? (Etude de cas B2 \textendash Recherches sur l'animal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Byk, Ch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel francophone d'étude de cas cliniques en bioéthique, Réseau international francophone de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.279-288, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2021</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chimère homme-animal comme modèle expérimental pour développer des vaccins contre les zoonoses ? (Etude de cas B1- Recherches sur les cellules souches, l'embryon, le føetus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BYK, Ch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel francophone d'étude de cas cliniques en bioéthique, Réseau international francophone de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.237-247, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1040 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298440v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02298439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être animal : apparences trompeuses et opportunités</w:t>
               </w:r>
@@ -3061,5465 +3061,5465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire parler les images ? Le contentieux du syndrome du bébé secoué et la discussion de l'expertise posant un diagnostic médico-légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wf2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866634v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La boîte noire et le médecin : enquête sur l'enjeu juridique de l'explicabilité des IA médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/1 (248), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.248.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Faire parler les images ? Le contentieux du syndrome du bébé secoué et la discussion de l'expertise posant un diagnostic médico-légal</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique de la gouvernance par les nombres : sur la pensée d'Alain Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Droit et les Nombres, 65, pp.5-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des apparences ? L'association L214 et l'héritage de la loi du 10 juillet 1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.347-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des qualifications complémentaires : dispositif médical et intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.787-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'intégrité cérébrale : un nouveau droit de l'homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.788-789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégoriser le(s) vivant(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (20), pp.6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de l’animalité : changer de perspective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les frontières de l’animalité, 2022 (2), pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être animal et alimentation : l’éthique en élevage par la grâce de la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal international de bioéthique et d'éthique des sciences, 34 (4), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.344.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la polysémie de la notion de soin(s) appliquée aux animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-1, pp.255-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratuité des soins en dispensaire : les obligations du vétérinaire et la prise en charge des animaux des personnes démunies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.87-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurotechnologies : un nouvel appel à légiférer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Bioéthique et biotechnologies [Encyclopédie juridique Éditions législatives] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation juridique et nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'ingénieur. Nanosciences et nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-nm8020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danger sanitaire vs. Bien-être animal : les leçons de la gestion de la grippe aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité vétérinaire : les contours de la faute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’un statut juridique cohérent pour l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « L'effectivité du droit de l'Union européenne au prisme du bien-être animal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la santé, nouvelles technologies et Covid19 : Réflexions sur l’accès aux médicaments et aux dispositifs médicaux en période d’urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de Tesaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être animal: des difficultés révélatrices d'une véritable aporie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligibilité des algorithmes dans les systèmes d'aide à la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.322.0019.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi les zoonoses sont-elles le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi de bioéthique et neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Santé, bioéthique, biotechnologies [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi de bioéthique et Traitement algorithmique de données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Santé, bioéthique, biotechnologies [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données massives et santé publique : quels enjeux pour les personnes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de « Lucie Watrin, Les données scientifiques saisies par le droit, Fondation Varenne/Institut francophone pour la justice et la démocratie, octobre 2019, 476 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19, pp.151-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13wf2⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La critique de la gouvernance par les nombres : sur la pensée d'Alain Supiot</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de bioéthique protège-t-elle contre le neurodéterminisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.914-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux pour la santé publique du traitement des données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité génétique et groupes humains dans la régulation bioéthique internationale :Lexique et valeurs des productions du Comité international de Bioéthique de l’UNESCO (1993-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp. 115-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DBS: a compelling example for ethical and legal reflection—a French perspective on ethical and legal concerns about DBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monash Bioethics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40592-020-00111-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladies transmissibles des animaux : quelles mesures de protection ? A propos de Cour de cassation, Chambre criminelle, du 3 décembre 2019, n° 18-85401, du 14 janvier 2020, n° 18-87014 et du 28 janvier 2020 n° 19-83205 ; CEDH, 12 fevrier 2020, Bio d’Ardennes c. Belgique, requête n° 44457/11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat d’urgence sanitaire et soins aux animaux : conséquences de l’état d’urgence sur la santé des animaux et la détermination des personnes en charge de leur maintien en bonne santé. A propos de CA Saint-Denis (la Réunion), 7 mai 2020 (n° 20/00645)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Cintrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les neurosciences dans le projet de loi bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stimulation cérébrale profonde : d’un traitement neurologique et psychiatrique à une transformation comportementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp. 79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.2252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient’s lived experience with DBS between medical research and care: some legal implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.375-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11019-018-9859-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal Models and Animal Experimentation in the Development of Deep Brain Stimulation: From a Specific Controversy to a Multidimensional Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France à l’ère du « neurodroit » ? La neuro-imagerie dans le contentieux civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (101), pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.101.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et interprétations judiciaires des images cérébrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des médicaments à l'ère de la médecine des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.1043</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmic Decision Systems in the Health and Justice Sectors: Certification and Explanations for Algorithms in European and French Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Law and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sensibilité à l'unicité : une nouvelle étape dans l'élaboration d'un statut sui generis pour l'animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des dispositifs médicaux : vers une réforme ou un simple réaménagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des technologies émergentes et convergentes ? Un défi pour les juristes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp. 127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement de la maladie de Parkinson et la responsabilité du fait des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intelligences non humaines et le droit Observations à partir de l'intelligence animale et de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Le Droit et les Nombres, 65, pp.5-17</w:t>
+              <w:t xml:space="preserve">, 2012, Le droit et les sciences de l'esprit, 55, pp.65-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.347-361</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition des nanomatériaux au cœur de l'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse annuelle de l'OMNT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des qualifications complémentaires : dispositif médical et intelligence artificielle</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la médecine du travail à la lumière des risques collectifs et incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.787-796</w:t>
+              <w:t xml:space="preserve">, 2010, 04, pp.604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, pp.788-789</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réglementation du risque chimique, nanoparticules et nanomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'OMNT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°4, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les frontières de l’animalité : changer de perspective ?</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Embryo, Animal Embryo, Chimerical Embryo : What Legal Status in French law ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bi-Jural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des animaux et condition juridique de l'animal en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°2006.57, pp. 37-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le dopage et encadrement médicalisé des activités sportives. Remarques à propos de la loi n°2006-405 du 5 avril 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°5, pp. 852-864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de médicaments vétérinaires au détail, ou les affres d'une législation méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°spécial « Droit de la santé », pp. 62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consent to What? Some Remarks on Closed-Loop Neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autumn School on Closed-loop Neurotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lilles University, Oct 2025, Lilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Clinical Decision Support System PRIMUS comme outil d’aide à la codécision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude PRIMUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des épilepsies, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les systèmes automatisés d’aide à la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des Living Labs en Santé et Autonomie: L’empowerment du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum des Living Labs, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre avec ou accompagner des maladies chroniques et des soins technologiques : Selon quelles temporalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...209 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur la polysémie de la notion de soin(s) appliquée aux animaux</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Maladies chroniques, Qualité de vie et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange Guépin, Apr 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment le droit se réfère-t-il à l’espèce humaine ? Perspective franco-européenne en contexte international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’espèce humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDH, Mar 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les neurodroits : innovations nécessaires ou miroir aux alouettes ? Réflexion à partir des droits à « l’intégrité cérébrale » et à « la continuité psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôler ou libérer nos cerveaux ? La tension éthique des neurotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM, CCNE, CCNEN, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « neurodroit » aux « neurodroits » ? Quels échos juridiques pour les questionnements bioéthiques en matière de neurosciences et de neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les priorités de la bioéthique dans la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau francophone international de bioéthique, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte noire et le médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligences artificielles et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISNS, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivre le fil d'Ariane : Risques et bénéfices de la recherche juridique par objet - entre sciences, techniques et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parcours EarthLaw, Rennes, Mar 2025, Rennes (Distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le patient dans la décision médicale avec un outil automatisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Nov 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles données et quelles informations sur les données pour les systèmes automatisés d'aide à la décision médicale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’ISNS Big Data et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISNS/Paris Santé Campus, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living with or accompanying chronic illness and technological care: different logics of temporal entanglements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Anthropology Europe Conference: Redefinitions of Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. of Social &amp; Cultural Anthropology NIG, University of Vienna, Sep 2025, Wien / Online, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Legal and Ethical Challenges of Automatic Facial Expression Recognition: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...305 lines deleted...]
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.226-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific approximation and ethno-racial categories in French Jurisprudence: an ambivalent situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantifying Race: How Politics, Economics, and Medical Myopia Drive Color-Coded Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dorothy Roberts, Harriet Washington, Jun 2015, Hermance, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous juridiquement préparés pour faire face aux nanotechnologies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sommes-nous juridiquement préparés pour faire face aux nanotechnologies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Toulouse, France. pp.105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comité d’éthique opérationnel CNRS Sciences humaines &amp; sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goestchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Loi de bioéthique du 2 août 2021 : Une nouvelle ère, de nouveaux repères »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin n°329-1 Dictionnaire permanent santé, bioéthique, biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...2739 lines deleted...]
-                <w:t xml:space="preserve">hal-00424895v1</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanotechnologies-Nanobiotechnologies (Etude mise à jour)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELnet Santé, Bioéthique, Biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences (Etude mise à jour)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELnet Santé, Bioéthique et Biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452823v1</w:t>
-              </w:r>
-[...1423 lines deleted...]
-                <w:t xml:space="preserve">halshs-03480285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8654,270 +8654,1045 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts de l’organisation du travail sur la santé mentale des salariés et l’articulation entre santé au travail et santé publique selon les médecins du travail : Synthèse d’un questionnaire adressé aux médecins du travail, Chapitre du Rapport final du Projet OrgaSen : Organisation du travail et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRESS MIRE; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du travail et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique et santé au travail : une évidente proximité substantielle mais des difficultés institutionnelles structurelles, chapitre du Rapport final du Projet OrgaSen : Organisation du travail et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] European Food Safety Authority. 2017, 165 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et organisation du travail, Approche juridique et regards croisés (F. Héas dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider avec les algorithmes. Quelle place pour l’Homme, quelle place pour le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Metayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03098786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2019, 9791037000958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.desmo.2019.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin Les neurosciences cliniques à la lumière des sciences humaines et sociales (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8939,920 +9714,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gaille</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682703v1</w:t>
-              </w:r>
-[...676 lines deleted...]
-                <w:t xml:space="preserve">hal-01594939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10137,51 +10137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAC88CAA"/>
+    <w:nsid w:val="BA24B305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10368,51 +10368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-desmoulin-canselier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5835-2883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10352472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya de Chadarevian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38840-9_26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866634v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wf2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-nm8020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0019." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2252" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40592-020-00111-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cintrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0115" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-018-9859-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452800v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goestchel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paricard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vigneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#233;mali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Metayer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blati&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-desmoulin-canselier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5835-2883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10352472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya de Chadarevian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38840-9_26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866634v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wf2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-nm8020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0019." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40592-020-00111-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cintrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-018-9859-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goestchel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paricard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vigneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#233;mali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926710v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Metayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blati&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>