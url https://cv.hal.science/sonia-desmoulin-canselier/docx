--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -153,2759 +153,2880 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les biotechnologies : un laboratoire pour construire une réflexivité prudente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya de Chadarevian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Andler; Serena Ciranna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies émergentes et sagesse collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une aide automatisée à la décision partagée ? Réflexion juridique sur un système automatisé d’aide à la décision médicale pour la sclérose en plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Lancelot; Giulia Anichini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils d’aide à la décision médicale ou le travail du soin à l’épreuve de l’automatisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Matériologiques, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle sagesse collective pour les nouvelles technologies par les normes juridiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Andler; Serena Ciranna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies émergentes et sagesse collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit neuro-éthique pour la consommation numérique ? La protection des mineurs et la “majorité numérique”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Bernheim-Desvaux; Juliette Sénéchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit neuro-éthique ? Réflexion à partir des pratiques numériques d’influence et de manipulation des consommateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRJS Editions, pp.551-568, 2025, 978-2-85002-071-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit neuro-éthique pour la consommation numérique? La protection des mineurs et la « majorité numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sabine Bernheim, Juliette Sénéchal. Vers un droit neuro-éthique ? Réflexion à partir des pratiques numériques d’influence et de manipulation des consommateurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRJS éditions, pp.551-568, 2025, Collection Bibliothèque de l’IRJS – André Tunc, 978-2-85002-071-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnologies : What Collective Wisdom?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya de Chadarevian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soraya de Chadarevian</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Cirrana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des sciences morales et politiques/Institut de France/Tesaco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de TESaCo N°4 Biotechnologies : What Collective Wisdom?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.7-15, 2024, 978-2-9518704-4-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05587036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé animale et Bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Serna; V. Le Ru; M. Mellah; B. Piazzesi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.505-510, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre soin des animaux pour prendre soin des hommes ? Accès à l’hébergement d’urgence et aux soins vétérinaires pour les personnes vulnérables propriétaires d’animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Eyraud; A. Béal; P. Véron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilités et accès au(x) droit(s) : études de cas socio-juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.47-60, 2024, Le sens social, 978-2-7535-9699-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bonnes mœurs à l’aune des biotechnologies animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Boyer-Bévière, A. Cayol et E. Gaillard (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transanimalisme - L’animal augmenté : entre utilités et protections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.204-215, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots du droit de l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Le Bot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations contemporaines du droit de l’animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confluence des droits; DICS, 2023, 9791097578190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nanoparticules dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, A paraître</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. De Grove-Valdeyron et M. Friant-Perrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans du Règlement sur la législation et la sécurité alimentaire dans l’Union européenne : Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2023, 9782802772972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, A paraître</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel cadre normatif pour les systèmes automatisant les décisions médicales et les actes médicaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Tirard; S. Desmoulin; G. Durand; K. Lejeune; M. Lemoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine personnalisée et données en grand nombre : enjeux d’une nouvelle pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers un droit neuro-éthique pour la consommation numérique ? La protection des mineurs et la “majorité numérique”</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausses évidences et véritables questions : l’article 16-14 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Sagant; A.-S. de Lamarzelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres Droit et Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IERDJ, pp.34-39, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une personne juridique et qu’est-ce qu’un sujet de droits ? Interrogations à propos de la qualification de personne non humaine pour des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. Fenouillet (dir.), Flexibles notions : La personne (éditions Panthéon-Assas, collection Colloques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un traitement automatisé des libertés individuelles ? Algorithmes sanitaires et état d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Antonioli; F. Flipo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique de la raison automatique. Bêtise(s) et intelligence(s) de la numérisation du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2022, Libres opinions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale des travailleurs et l’organisation du travail à la lumière des travaux du Comité mixte OIT/OMS de la médecine du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Héas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale et organisation du travail. Approche juridique et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2022, Thèmes et commentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier la volonté par le consentement ? Réflexions à propos de l’automatisation d’un traitement neuromodulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bellivier; L. Cadiet; C. Noiville; D. Truchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Catherine Labrusse-Riou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRS Editions, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et limites de l'imagerie cérébrale en justice civile et administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurosciences et pratiques judiciaires. Actes du colloque pluridisciplinaire des 18 et 19 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets connectés en santé animale. Enjeux d’un encadrement juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 978-2-84934-547-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une personnalité technique et des droits naturels - ou comment les animaux et les intelligences artificielles révèlent les tensions inhérentes aux conceptions du sujet de droits et de la personne juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Aïdan et Danièle Bourcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humain - Non-Humain. Repenser l’intériorité du sujet de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diable se cache-t-il dans les détails ? Réflexions à propos du traitement automatisé de données à caractère personnel “Datajust”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clavier, Jean-Pierre; Bucher, Charles-Edouard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’algorithmisation de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2020, 978-2-8079-2231-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Reading” mental competence in Brain images? Comparing the use of brain imaging in French and US civil jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. D’aloia &amp; M.-C Errigo, Neuroscience and Law: complicated crossings and new perspectives, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Perspective on “Neurolaw”: The Use of Brain Imaging in Civil Litigation Regarding Mental Competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. D’Aloia; M.C. Errigo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.529-547, 2020, 978-3-030-38839-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38840-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical and Legal Issues in Deep Brain Stimulation: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. D’aloia &amp; M.-C Errigo, Neuroscience and Law: complicated crossings and new perspectives, Springer ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, IRJS Editions, pp.551-568, 2025, 978-2-85002-071-1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champ Vallon, pp.505-510, 2024</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une controverse dans la controverse ? Modèles animaux et expérimentation animale en stimulation cérébrale profonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.55-80, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.11-29, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.47-60, 2024, Le sens social, 978-2-7535-9699-3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail du droit en incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soulet, M.-H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action et incertitude. Les épreuves de l'incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schwabe Verlag, pp.373-402, 2018, Res socialis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.204-215, 2024</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurosciences et droit : quelles nouvelles frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clay, T. and Fauvarque-Cosson, B. and Renucci, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Etats généraux de la recherche sur le droit et la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.529-534, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la causalité et pathologies environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaille, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathologies environnementales. Identifier, comprendre, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.275-309, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2023, 9782802772972</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Collart Dutilleul; Valérie Pironon; Agathe Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques (1e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.711-718, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IERDJ, pp.34-39, 2023</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte social, éthique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larrere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Neindre, P. and Dunier, M. and Larrère, R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conscience des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae editions, pp.14-17, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle animal pour un traitement neuro-chirurgical de troubles psychiatriques ? (Etude de cas B2 \textendash Recherches sur l'animal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Byk, Ch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel francophone d'étude de cas cliniques en bioéthique, Réseau international francophone de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.279-288, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Confluence des droits; DICS, 2023, 9791097578190</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chimère homme-animal comme modèle expérimental pour développer des vaccins contre les zoonoses ? (Etude de cas B1- Recherches sur les cellules souches, l'embryon, le føetus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BYK, Ch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel francophone d'étude de cas cliniques en bioéthique, Réseau international francophone de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.237-247, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, 2022, Libres opinions</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être animal : apparences trompeuses et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deguergue, M. and Torre-Schaub, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.133-145, 2016, De Republica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2022, Thèmes et commentaires</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'épreuve des nanotechnologies ou les nanotechnologies à l'épreuve du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Houdy, Marcel Lahmani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NANOSCIENCES TOME 4 : NANOTOXICOLOGIE, NANOETHIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.17, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...1560 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2915,5220 +3036,5399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du comportement possiblement causés par une thérapie : quel traitement contentieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel neurodroit pour le patient neuromodulé ? L’autonomie relationnelle face aux effets indésirables d’un traitement consenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 21 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15tp9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte noire et le médecin : enquête sur l'enjeu juridique de l'explicabilité des IA médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (248), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.248.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler les images ? Le contentieux du syndrome du bébé secoué et la discussion de l'expertise posant un diagnostic médico-légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wf2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866634v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des qualifications complémentaires : dispositif médical et intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.787-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des apparences ? L'association L214 et l'héritage de la loi du 10 juillet 1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.347-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique de la gouvernance par les nombres : sur la pensée d'Alain Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Droit et les Nombres, 65, pp.5-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégoriser le(s) vivant(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (20), pp.6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de l’animalité : changer de perspective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les frontières de l’animalité, 2022 (2), pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'intégrité cérébrale : un nouveau droit de l'homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.788-789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être animal et alimentation : l’éthique en élevage par la grâce de la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal international de bioéthique et d'éthique des sciences, 34 (4), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.344.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la polysémie de la notion de soin(s) appliquée aux animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-1, pp.255-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratuité des soins en dispensaire : les obligations du vétérinaire et la prise en charge des animaux des personnes démunies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.87-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation juridique et nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'ingénieur. Nanosciences et nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-nm8020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurotechnologies : un nouvel appel à légiférer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Bioéthique et biotechnologies [Encyclopédie juridique Éditions législatives] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danger sanitaire vs. Bien-être animal : les leçons de la gestion de la grippe aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité vétérinaire : les contours de la faute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « L'effectivité du droit de l'Union européenne au prisme du bien-être animal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’un statut juridique cohérent pour l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la santé, nouvelles technologies et Covid19 : Réflexions sur l’accès aux médicaments et aux dispositifs médicaux en période d’urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de Tesaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être animal: des difficultés révélatrices d'une véritable aporie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligibilité des algorithmes dans les systèmes d'aide à la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.322.0019.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi les zoonoses sont-elles le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi de bioéthique et Traitement algorithmique de données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Santé, bioéthique, biotechnologies [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi de bioéthique et neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Santé, bioéthique, biotechnologies [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stimulation cérébrale profonde : d’un traitement neurologique et psychiatrique à une transformation comportementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp. 79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.2252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de « Lucie Watrin, Les données scientifiques saisies par le droit, Fondation Varenne/Institut francophone pour la justice et la démocratie, octobre 2019, 476 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.1191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux pour la santé publique du traitement des données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité génétique et groupes humains dans la régulation bioéthique internationale :Lexique et valeurs des productions du Comité international de Bioéthique de l’UNESCO (1993-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp. 115-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de bioéthique protège-t-elle contre le neurodéterminisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.914-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données massives et santé publique : quels enjeux pour les personnes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladies transmissibles des animaux : quelles mesures de protection ? A propos de Cour de cassation, Chambre criminelle, du 3 décembre 2019, n° 18-85401, du 14 janvier 2020, n° 18-87014 et du 28 janvier 2020 n° 19-83205 ; CEDH, 12 fevrier 2020, Bio d’Ardennes c. Belgique, requête n° 44457/11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DBS: a compelling example for ethical and legal reflection—a French perspective on ethical and legal concerns about DBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monash Bioethics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40592-020-00111-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat d’urgence sanitaire et soins aux animaux : conséquences de l’état d’urgence sur la santé des animaux et la détermination des personnes en charge de leur maintien en bonne santé. A propos de CA Saint-Denis (la Réunion), 7 mai 2020 (n° 20/00645)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Cintrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les neurosciences dans le projet de loi bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France à l’ère du « neurodroit » ? La neuro-imagerie dans le contentieux civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (101), pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.101.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal Models and Animal Experimentation in the Development of Deep Brain Stimulation: From a Specific Controversy to a Multidimensional Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient’s lived experience with DBS between medical research and care: some legal implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.375-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11019-018-9859-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et interprétations judiciaires des images cérébrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmic Decision Systems in the Health and Justice Sectors: Certification and Explanations for Algorithms in European and French Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Law and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des médicaments à l'ère de la médecine des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.1043</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des technologies émergentes et convergentes ? Un défi pour les juristes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp. 127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des dispositifs médicaux : vers une réforme ou un simple réaménagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sensibilité à l'unicité : une nouvelle étape dans l'élaboration d'un statut sui generis pour l'animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement de la maladie de Parkinson et la responsabilité du fait des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition des nanomatériaux au cœur de l'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse annuelle de l'OMNT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intelligences non humaines et le droit Observations à partir de l'intelligence animale et de l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le droit et les sciences de l'esprit, 55, pp.65-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la médecine du travail à la lumière des risques collectifs et incertains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 04, pp.604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réglementation du risque chimique, nanoparticules et nanomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866634v2</w:t>
-[...60 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'OMNT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°4, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Le Droit et les Nombres, 65, pp.5-17</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Embryo, Animal Embryo, Chimerical Embryo : What Legal Status in French law ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bi-Jural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.347-361</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des animaux et condition juridique de l'animal en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°2006.57, pp. 37-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des qualifications complémentaires : dispositif médical et intelligence artificielle</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de médicaments vétérinaires au détail, ou les affres d'une législation méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°spécial « Droit de la santé », pp. 62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le dopage et encadrement médicalisé des activités sportives. Remarques à propos de la loi n°2006-405 du 5 avril 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.787-796</w:t>
+              <w:t xml:space="preserve">, 2006, n°5, pp. 852-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...3479 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-00424895v1</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurosciences (Etude mise à jour)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELnet Santé, Bioéthique et Biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanotechnologies-Nanobiotechnologies (Etude mise à jour)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELnet Santé, Bioéthique, Biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre avec ou accompagner des maladies chroniques et des soins technologiques : Selon quelles temporalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Maladies chroniques, Qualité de vie et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange Guépin, Apr 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le patient dans la décision médicale avec un outil automatisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Nov 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « neurodroit » aux « neurodroits » ? Quels échos juridiques pour les questionnements bioéthiques en matière de neurosciences et de neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les priorités de la bioéthique dans la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau francophone international de bioéthique, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivre le fil d'Ariane : Risques et bénéfices de la recherche juridique par objet - entre sciences, techniques et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parcours EarthLaw, Rennes, Mar 2025, Rennes (Distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte noire et le médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligences artificielles et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISNS, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment le droit se réfère-t-il à l’espèce humaine ? Perspective franco-européenne en contexte international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’espèce humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDH, Mar 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les neurodroits : innovations nécessaires ou miroir aux alouettes ? Réflexion à partir des droits à « l’intégrité cérébrale » et à « la continuité psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôler ou libérer nos cerveaux ? La tension éthique des neurotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM, CCNE, CCNEN, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consent to What? Some Remarks on Closed-Loop Neurotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autumn School on Closed-loop Neurotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lilles University, Oct 2025, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les systèmes automatisés d’aide à la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des Living Labs en Santé et Autonomie: L’empowerment du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum des Living Labs, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clinical Decision Support System PRIMUS comme outil d’aide à la codécision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude PRIMUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des épilepsies, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Forum des Living Labs, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles données et quelles informations sur les données pour les systèmes automatisés d'aide à la décision médicale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’ISNS Big Data et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISNS/Paris Santé Campus, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vivre avec ou accompagner des maladies chroniques et des soins technologiques : Selon quelles temporalités ?</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living with or accompanying chronic illness and technological care: different logics of temporal entanglements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Maladies chroniques, Qualité de vie et Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Ange Guépin, Apr 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Medical Anthropology Europe Conference: Redefinitions of Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. of Social &amp; Cultural Anthropology NIG, University of Vienna, Sep 2025, Wien / Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Legal and Ethical Challenges of Automatic Facial Expression Recognition: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.226-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSERM, CCNE, CCNEN, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific approximation and ethno-racial categories in French Jurisprudence: an ambivalent situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantifying Race: How Politics, Economics, and Medical Myopia Drive Color-Coded Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dorothy Roberts, Harriet Washington, Jun 2015, Hermance, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau francophone international de bioéthique, May 2025, Nantes, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous juridiquement préparés pour faire face aux nanotechnologies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sommes-nous juridiquement préparés pour faire face aux nanotechnologies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Toulouse, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...612 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8138,1217 +8438,1168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comité d’éthique opérationnel CNRS Sciences humaines &amp; sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goestchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Loi de bioéthique du 2 août 2021 : Une nouvelle ère, de nouveaux repères »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin n°329-1 Dictionnaire permanent santé, bioéthique, biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03480285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...169 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chémali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Janas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djohar Sidhoum-Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres : droit et neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. 52 p., 2023, Actes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Chémali</w:t>
+                <w:t xml:space="preserve">hal-05207868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurosciences et pratiques judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Janas</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France. 52 p., 2023, Actes</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Przygodzki-Lionet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque pluridisciplinaire des 18 et 19 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. pp.69, 2021, Actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207868v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique et santé au travail : une évidente proximité substantielle mais des difficultés institutionnelles structurelles, chapitre du Rapport final du Projet OrgaSen : Organisation du travail et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts de l’organisation du travail sur la santé mentale des salariés et l’articulation entre santé au travail et santé publique selon les médecins du travail : Synthèse d’un questionnaire adressé aux médecins du travail, Chapitre du Rapport final du Projet OrgaSen : Organisation du travail et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRESS MIRE; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du travail et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
+              <w:t xml:space="preserve">[0] European Food Safety Authority. 2017, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...243 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9358,495 +9609,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale et organisation du travail, Approche juridique et regards croisés (F. Héas dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider avec les algorithmes. Quelle place pour l’Homme, quelle place pour le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Metayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03098786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2019, 9791037000958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.desmo.2019.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02005965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin Les neurosciences cliniques à la lumière des sciences humaines et sociales (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9856,220 +10107,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blatière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données massives, Big data et santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 112, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10137,51 +10388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA24B305"/>
+    <w:nsid w:val="567EF36B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10368,51 +10619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-desmoulin-canselier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5835-2883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10352472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya de Chadarevian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38840-9_26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866634v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wf2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-nm8020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0019." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40592-020-00111-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cintrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-018-9859-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goestchel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paricard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vigneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#233;mali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926710v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Metayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blati&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-desmoulin-canselier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5835-2883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10352472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya de Chadarevian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cirrana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38840-9_26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tp9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0227" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866634v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wf2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-nm8020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0019." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2252" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40592-020-00111-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cintrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083037v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-018-9859-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goestchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paricard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#233;mali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Begon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Metayer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blati&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>