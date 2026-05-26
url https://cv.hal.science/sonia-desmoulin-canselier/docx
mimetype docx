--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -931,1949 +931,1949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des nanoparticules dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. De Grove-Valdeyron et M. Friant-Perrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans du Règlement sur la législation et la sécurité alimentaire dans l’Union européenne : Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2023, 9782802772972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel cadre normatif pour les systèmes automatisant les décisions médicales et les actes médicaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Tirard; S. Desmoulin; G. Durand; K. Lejeune; M. Lemoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine personnalisée et données en grand nombre : enjeux d’une nouvelle pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausses évidences et véritables questions : l’article 16-14 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Sagant; A.-S. de Lamarzelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres Droit et Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IERDJ, pp.34-39, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une personne juridique et qu’est-ce qu’un sujet de droits ? Interrogations à propos de la qualification de personne non humaine pour des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. Fenouillet (dir.), Flexibles notions : La personne (éditions Panthéon-Assas, collection Colloques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots du droit de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Le Bot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations contemporaines du droit de l’animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confluence des droits; DICS, 2023, 9791097578190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des nanoparticules dans nos assiettes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un traitement automatisé des libertés individuelles ? Algorithmes sanitaires et état d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Antonioli; F. Flipo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique de la raison automatique. Bêtise(s) et intelligence(s) de la numérisation du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2022, Libres opinions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale des travailleurs et l’organisation du travail à la lumière des travaux du Comité mixte OIT/OMS de la médecine du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Héas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale et organisation du travail. Approche juridique et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2022, Thèmes et commentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier la volonté par le consentement ? Réflexions à propos de l’automatisation d’un traitement neuromodulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bellivier; L. Cadiet; C. Noiville; D. Truchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Catherine Labrusse-Riou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRS Editions, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et limites de l'imagerie cérébrale en justice civile et administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurosciences et pratiques judiciaires. Actes du colloque pluridisciplinaire des 18 et 19 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets connectés en santé animale. Enjeux d’un encadrement juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 978-2-84934-547-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une personnalité technique et des droits naturels - ou comment les animaux et les intelligences artificielles révèlent les tensions inhérentes aux conceptions du sujet de droits et de la personne juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Aïdan et Danièle Bourcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humain - Non-Humain. Repenser l’intériorité du sujet de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Reading” mental competence in Brain images? Comparing the use of brain imaging in French and US civil jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. D’aloia &amp; M.-C Errigo, Neuroscience and Law: complicated crossings and new perspectives, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Perspective on “Neurolaw”: The Use of Brain Imaging in Civil Litigation Regarding Mental Competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. D’Aloia; M.C. Errigo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.529-547, 2020, 978-3-030-38839-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38840-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical and Legal Issues in Deep Brain Stimulation: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. D’aloia &amp; M.-C Errigo, Neuroscience and Law: complicated crossings and new perspectives, Springer ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diable se cache-t-il dans les détails ? Réflexions à propos du traitement automatisé de données à caractère personnel “Datajust”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clavier, Jean-Pierre; Bucher, Charles-Edouard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’algorithmisation de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2020, 978-2-8079-2231-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une controverse dans la controverse ? Modèles animaux et expérimentation animale en stimulation cérébrale profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2023, 9782802772972</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.55-80, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IERDJ, pp.34-39, 2023</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.11-29, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail du droit en incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soulet, M.-H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action et incertitude. Les épreuves de l'incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schwabe Verlag, pp.373-402, 2018, Res socialis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, 2022, Libres opinions</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurosciences et droit : quelles nouvelles frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clay, T. and Fauvarque-Cosson, B. and Renucci, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Etats généraux de la recherche sur le droit et la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.529-534, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2022, Thèmes et commentaires</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la causalité et pathologies environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaille, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathologies environnementales. Identifier, comprendre, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.275-309, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IRS Editions, 2022</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Collart Dutilleul; Valérie Pironon; Agathe Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques (1e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Institut Universitaire Varenne, pp.711-718, 2018, Transition &amp; Justice, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte social, éthique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larrere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Neindre, P. and Dunier, M. and Larrère, R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conscience des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae editions, pp.14-17, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, 978-2-84934-547-4</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chimère homme-animal comme modèle expérimental pour développer des vaccins contre les zoonoses ? (Etude de cas B1- Recherches sur les cellules souches, l'embryon, le føetus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BYK, Ch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel francophone d'étude de cas cliniques en bioéthique, Réseau international francophone de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.237-247, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2021</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle animal pour un traitement neuro-chirurgical de troubles psychiatriques ? (Etude de cas B2 \textendash Recherches sur l'animal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Byk, Ch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel francophone d'étude de cas cliniques en bioéthique, Réseau international francophone de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.279-288, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...1040 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298439v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02298440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être animal : apparences trompeuses et opportunités</w:t>
               </w:r>
@@ -3010,51 +3010,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3191,5459 +3191,5593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulated shared and supported decision making for amyloid immunotherapy in Alzheimer's disease: A bicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182 (4), pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05586978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler les images ? Le contentieux du syndrome du bébé secoué et la discussion de l'expertise posant un diagnostic médico-légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wf2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866634v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La boîte noire et le médecin : enquête sur l'enjeu juridique de l'explicabilité des IA médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/1 (248), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.248.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Faire parler les images ? Le contentieux du syndrome du bébé secoué et la discussion de l'expertise posant un diagnostic médico-légal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des apparences ? L'association L214 et l'héritage de la loi du 10 juillet 1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.347-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique de la gouvernance par les nombres : sur la pensée d'Alain Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Droit et les Nombres, 65, pp.5-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des qualifications complémentaires : dispositif médical et intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.787-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de l’animalité : changer de perspective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les frontières de l’animalité, 2022 (2), pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'intégrité cérébrale : un nouveau droit de l'homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.788-789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégoriser le(s) vivant(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (20), pp.6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être animal et alimentation : l’éthique en élevage par la grâce de la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal international de bioéthique et d'éthique des sciences, 34 (4), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.344.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratuité des soins en dispensaire : les obligations du vétérinaire et la prise en charge des animaux des personnes démunies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.87-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la polysémie de la notion de soin(s) appliquée aux animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-1, pp.255-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation juridique et nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'ingénieur. Nanosciences et nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-nm8020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurotechnologies : un nouvel appel à légiférer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Bioéthique et biotechnologies [Encyclopédie juridique Éditions législatives] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danger sanitaire vs. Bien-être animal : les leçons de la gestion de la grippe aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité vétérinaire : les contours de la faute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « L'effectivité du droit de l'Union européenne au prisme du bien-être animal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’un statut juridique cohérent pour l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la santé, nouvelles technologies et Covid19 : Réflexions sur l’accès aux médicaments et aux dispositifs médicaux en période d’urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de Tesaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être animal: des difficultés révélatrices d'une véritable aporie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligibilité des algorithmes dans les systèmes d'aide à la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.322.0019.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi les zoonoses sont-elles le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi de bioéthique et Traitement algorithmique de données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Santé, bioéthique, biotechnologies [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi de bioéthique et neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire permanent Santé, bioéthique, biotechnologies [Encyclopédie juridique Éditions législatives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux pour la santé publique du traitement des données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité génétique et groupes humains dans la régulation bioéthique internationale :Lexique et valeurs des productions du Comité international de Bioéthique de l’UNESCO (1993-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp. 115-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données massives et santé publique : quels enjeux pour les personnes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de « Lucie Watrin, Les données scientifiques saisies par le droit, Fondation Varenne/Institut francophone pour la justice et la démocratie, octobre 2019, 476 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19, pp.151-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13wf2⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des qualifications complémentaires : dispositif médical et intelligence artificielle</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de bioéthique protège-t-elle contre le neurodéterminisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.914-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladies transmissibles des animaux : quelles mesures de protection ? A propos de Cour de cassation, Chambre criminelle, du 3 décembre 2019, n° 18-85401, du 14 janvier 2020, n° 18-87014 et du 28 janvier 2020 n° 19-83205 ; CEDH, 12 fevrier 2020, Bio d’Ardennes c. Belgique, requête n° 44457/11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DBS: a compelling example for ethical and legal reflection—a French perspective on ethical and legal concerns about DBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monash Bioethics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40592-020-00111-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat d’urgence sanitaire et soins aux animaux : conséquences de l’état d’urgence sur la santé des animaux et la détermination des personnes en charge de leur maintien en bonne santé. A propos de CA Saint-Denis (la Réunion), 7 mai 2020 (n° 20/00645)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Cintrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les neurosciences dans le projet de loi bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stimulation cérébrale profonde : d’un traitement neurologique et psychiatrique à une transformation comportementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp. 79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.2252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient’s lived experience with DBS between medical research and care: some legal implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.375-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11019-018-9859-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France à l’ère du « neurodroit » ? La neuro-imagerie dans le contentieux civil français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (101), pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.101.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal Models and Animal Experimentation in the Development of Deep Brain Stimulation: From a Specific Controversy to a Multidimensional Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02150366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et interprétations judiciaires des images cérébrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmic Decision Systems in the Health and Justice Sectors: Certification and Explanations for Algorithms in European and French Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Law and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des médicaments à l'ère de la médecine des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.787-796</w:t>
+              <w:t xml:space="preserve">, 2018, 06, pp.1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.347-361</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La critique de la gouvernance par les nombres : sur la pensée d'Alain Supiot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des technologies émergentes et convergentes ? Un défi pour les juristes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp. 127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des dispositifs médicaux : vers une réforme ou un simple réaménagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sensibilité à l'unicité : une nouvelle étape dans l'élaboration d'un statut sui generis pour l'animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement de la maladie de Parkinson et la responsabilité du fait des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intelligences non humaines et le droit Observations à partir de l'intelligence animale et de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Le Droit et les Nombres, 65, pp.5-17</w:t>
+              <w:t xml:space="preserve">, 2012, Le droit et les sciences de l'esprit, 55, pp.65-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (20), pp.6-13</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition des nanomatériaux au cœur de l'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse annuelle de l'OMNT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la médecine du travail à la lumière des risques collectifs et incertains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 04, pp.604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réglementation du risque chimique, nanoparticules et nanomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les frontières de l’animalité, 2022 (2), pp.251-268</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'OMNT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°4, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, pp.788-789</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Embryo, Animal Embryo, Chimerical Embryo : What Legal Status in French law ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bi-Jural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des animaux et condition juridique de l'animal en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°2006.57, pp. 37-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur la polysémie de la notion de soin(s) appliquée aux animaux</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le dopage et encadrement médicalisé des activités sportives. Remarques à propos de la loi n°2006-405 du 5 avril 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°5, pp. 852-864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de médicaments vétérinaires au détail, ou les affres d'une législation méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°spécial « Droit de la santé », pp. 62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le patient dans la décision médicale avec un outil automatisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Nov 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « neurodroit » aux « neurodroits » ? Quels échos juridiques pour les questionnements bioéthiques en matière de neurosciences et de neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les priorités de la bioéthique dans la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau francophone international de bioéthique, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivre le fil d'Ariane : Risques et bénéfices de la recherche juridique par objet - entre sciences, techniques et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parcours EarthLaw, Rennes, Mar 2025, Rennes (Distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte noire et le médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligences artificielles et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISNS, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consent to What? Some Remarks on Closed-Loop Neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autumn School on Closed-loop Neurotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lilles University, Oct 2025, Lilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les systèmes automatisés d’aide à la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des Living Labs en Santé et Autonomie: L’empowerment du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum des Living Labs, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Clinical Decision Support System PRIMUS comme outil d’aide à la codécision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude PRIMUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des épilepsies, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre avec ou accompagner des maladies chroniques et des soins technologiques : Selon quelles temporalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Maladies chroniques, Qualité de vie et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange Guépin, Apr 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment le droit se réfère-t-il à l’espèce humaine ? Perspective franco-européenne en contexte international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l’espèce humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDH, Mar 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les neurodroits : innovations nécessaires ou miroir aux alouettes ? Réflexion à partir des droits à « l’intégrité cérébrale » et à « la continuité psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôler ou libérer nos cerveaux ? La tension éthique des neurotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM, CCNE, CCNEN, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles données et quelles informations sur les données pour les systèmes automatisés d'aide à la décision médicale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’ISNS Big Data et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISNS/Paris Santé Campus, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living with or accompanying chronic illness and technological care: different logics of temporal entanglements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...570 lines deleted...]
-                <w:t xml:space="preserve">Margo Bernelin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Anthropology Europe Conference: Redefinitions of Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. of Social &amp; Cultural Anthropology NIG, University of Vienna, Sep 2025, Wien / Online, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Legal and Ethical Challenges of Automatic Facial Expression Recognition: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...446 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...221 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.226-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific approximation and ethno-racial categories in French Jurisprudence: an ambivalent situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantifying Race: How Politics, Economics, and Medical Myopia Drive Color-Coded Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dorothy Roberts, Harriet Washington, Jun 2015, Hermance, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous juridiquement préparés pour faire face aux nanotechnologies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...1795 lines deleted...]
-                <w:t xml:space="preserve">hal-00424893v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sommes-nous juridiquement préparés pour faire face aux nanotechnologies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Toulouse, France. pp.105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanotechnologies-Nanobiotechnologies (Etude mise à jour)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELnet Santé, Bioéthique, Biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences (Etude mise à jour)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELnet Santé, Bioéthique et Biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452823v1</w:t>
-              </w:r>
-[...1208 lines deleted...]
-                <w:t xml:space="preserve">halshs-00345429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comité d’éthique opérationnel CNRS Sciences humaines &amp; sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goestchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Loi de bioéthique du 2 août 2021 : Une nouvelle ère, de nouveaux repères »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin n°329-1 Dictionnaire permanent santé, bioéthique, biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03480285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8653,275 +8787,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chémali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Janas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djohar Sidhoum-Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres : droit et neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France. 52 p., 2023, Actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences et pratiques judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Przygodzki-Lionet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque pluridisciplinaire des 18 et 19 mai 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. pp.69, 2021, Actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8931,51 +9065,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts de l’organisation du travail sur la santé mentale des salariés et l’articulation entre santé au travail et santé publique selon les médecins du travail : Synthèse d’un questionnaire adressé aux médecins du travail, Chapitre du Rapport final du Projet OrgaSen : Organisation du travail et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRESS MIRE; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du travail et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé publique et santé au travail : une évidente proximité substantielle mais des difficultés institutionnelles structurelles, chapitre du Rapport final du Projet OrgaSen : Organisation du travail et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8988,618 +9323,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">DRESS MIRE; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Franck Héas</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Anthelme Adèle</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Baudel</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion del Sol</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
+              <w:t xml:space="preserve">[0] European Food Safety Authority. 2017, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...243 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9609,495 +9743,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale et organisation du travail, Approche juridique et regards croisés (F. Héas dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Franck Héas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Baudel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mesnil</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décider avec les algorithmes. Quelle place pour l’Homme, quelle place pour le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décider avec les algorithmes. Quelle place pour l’Homme, quelle place pour le droit ?</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2019, 9791037000958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.desmo.2019.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin Les neurosciences cliniques à la lumière des sciences humaines et sociales (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gaille</w:t>
+                <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2019, 9791037000958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10107,220 +10241,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Blatière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données massives, Big data et santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 112, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10388,51 +10522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="567EF36B"/>
+    <w:nsid w:val="EDB58B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10619,51 +10753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-desmoulin-canselier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5835-2883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10352472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya de Chadarevian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cirrana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38840-9_26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tp9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0227" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866634v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wf2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-nm8020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0019." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2252" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40592-020-00111-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cintrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083037v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-018-9859-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goestchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paricard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#233;mali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Begon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Metayer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blati&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-desmoulin-canselier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5835-2883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10352472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya de Chadarevian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cirrana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38840-9_26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tp9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plumacker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amaral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.267" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866634v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wf2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Maillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-nm8020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.322.0019." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40592-020-00111-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cintrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02961611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-018-9859-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452823v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goestchel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paricard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vigneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#233;mali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Begon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Metayer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410872v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blati&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>