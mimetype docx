--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing NOD-like receptor alleles with high internal conservation in Podospora anserina using long-read sequencing</w:t>
+                <w:t xml:space="preserve">Characterization of an amyloid-based antiphage defence system in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lorena Ament-Velásquez</w:t>
+                <w:t xml:space="preserve">Léa Ibarlosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Furneaux</w:t>
+                <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Dheur</w:t>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seamoon Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Granger-Farbos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rike Stelkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (7), pp.001442. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.2168-2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-025-02074-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149020v1</w:t>
+                <w:t xml:space="preserve">hal-05386116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an amyloid-based antiphage defence system in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Reconstructing NOD-like receptor alleles with high internal conservation in Podospora anserina using long-read sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Ibarlosa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S. Lorena Ament-Velásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Furneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Granger-Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamoon Deb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Granger-Farbos</w:t>
+                <w:t xml:space="preserve">Rike Stelkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (9), pp.2168-2178. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (7), pp.001442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-025-02074-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386116v1</w:t>
+                <w:t xml:space="preserve">hal-05149020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">het-B allorecognition in Podospora anserina is determined by pseudo-allelic interaction of genes encoding a HET and lectin fold domain protein and a PII-like protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lorena Ament-Velásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Granger-Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -504,51 +504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations du mythe de l’ADN, étapes de matérialisation du gène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -595,51 +595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scores polygéniques pangénomiques comme nouvelle forme de mesure de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -686,51 +686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médialités biographiques de la pratique scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Médialités biographiques, pratiques de soi et du monde. Sous la direction de Christine Delory-Momberger et Jean-Claude Bourguignon, Actuels (9/1), p. 233-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADN, métabolisme et individualité dans la biologie philosophique de Hans Jonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -855,51 +855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la biogéographie métagénomique reconfigure les spatialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -940,204 +940,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture à voix haute : entre écriture et oralité, une autorité en jeu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La vie lue à voix haute. Présence-absence d’un corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lire, une expérience de la vie, 8, pp.70-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdlc.008.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01445768v1</w:t>
+                <w:t xml:space="preserve">hal-01660644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie lue à voix haute. Présence-absence d’un corps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La lecture à voix haute : entre écriture et oralité, une autorité en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Publics empêchés: lever les obstacles, 11, pp.168-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdlc.008.0070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01660644v2</w:t>
+                <w:t xml:space="preserve">halshs-01445768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vivant comme information. Une perspective subjective sur une crise en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1184,51 +1184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouvel avatar de l'ancestralité dans l'historiographie malgache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,51 +1266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for Cohesin in the Formation of a Heterochromatic Domain at Fission Yeast Subtelomeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Saupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Genier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,51 +1565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.K. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Katrin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast mRNA Poly(A) Tail Length Control Can Be Reconstituted in Vitro in the Absence of Pab1p-dependent Poly(A) Nuclease Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Nykamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,51 +2049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pti1p and Ref2p found in association with the mRNA 3' end formation complex direct snoRNA maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thuy Anh Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2209,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald E. Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith R. Nykamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James T. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylenimine but Not Cationic Lipid Improves Antisense Activity of 3′-Capped Phosphodiester Oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisense PNA tridecamers targeted to the coding region of ha-ras mRNA arrest polypeptide chain elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,51 +2629,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hasard, le hasard et la nécessité : la place des processus évolutifs non-adaptatifs dans une philosophie naturelle de la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,234 +2705,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins as monads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sur les traits spécifiques et partagés entre les plantes et les autres formes de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven J Saupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "On Activity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, "Symbolic Material" and “Weaving” projects of the Cluster of Excellence "Matters of Activity - Image Space Material", Humboldt University, Feb 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Quelles Plantes sommes-nous ? Formes de vie partagées entre l’homme et la plante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche Comté - Département de philosophie - EA 2274 Logiques de l'Agir - Sarah Carvallo et Arnaud Macé, Oct 2020, Besançon, La Saline Royale d'Arc-et-Senans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02444011v1</w:t>
+                <w:t xml:space="preserve">halshs-02968495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traits spécifiques et partagés entre les plantes et les autres formes de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteins as monads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles Plantes sommes-nous ? Formes de vie partagées entre l’homme et la plante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche Comté - Département de philosophie - EA 2274 Logiques de l'Agir - Sarah Carvallo et Arnaud Macé, Oct 2020, Besançon, La Saline Royale d'Arc-et-Senans, France</w:t>
+              <w:t xml:space="preserve">Symposium "On Activity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, "Symbolic Material" and “Weaving” projects of the Cluster of Excellence "Matters of Activity - Image Space Material", Humboldt University, Feb 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02968495v1</w:t>
+                <w:t xml:space="preserve">halshs-02444011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADN, métabolisme et individualité dans la biologie philosophique de Hans Jonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Histoire et d'Epistémologie des Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2957,51 +2957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scores polygéniques pangénomiques comme nouvelle forme de mesure de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3039,51 +3039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médialités biographiques de la pratique scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La recherche biographique en situations et en dialogues : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3108,51 +3108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en ordre des espaces par la métagénomique. Vers une reconfiguration des spatialités par la mesure exhaustive du contenu biologique des espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion des communications de la journée d'étude &amp;quot;Le paradigme de la race dans le nouveau grand récit de l'anthropocène. Variations paradigmatiques du concept de race dans les sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3272,51 +3272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expositions d’anthropologie au musée du quai Branly de Paris et leur réception. Analyse basée sur l’étude des livres d’or de l’exposition “ La Fabrique des images ” (P. Descola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS 2017 Association francophone pour le savoir - Colloque Patrimonialisation et médiation : la transmission culturelle dans les musées de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS; Université Mc Gill, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3335,139 +3335,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introductions, discussions et conclusions des Journées d'étude &amp;quot;Mutations du mythe de l'ADN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prion proteins : the différance in the fold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet PEPS de la Mission pour l'interdisciplinarité, l'INSHS du CNRS et le Réseau national des Maisons des Sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The Fold (EnsAD/ESPCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Fratzl (MPI of Colloids and Interfaces, Potsdam) Michael Friedman (Humboldt University, Berlin) Benoît Roman (ESPCI, Paris) Dominique Peysson (EnsAD, Paris), Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02924000v1</w:t>
+                <w:t xml:space="preserve">halshs-01445907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations induites par la mise en banque de la part ontologique informationnelle du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3499,139 +3499,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion proteins : the différance in the fold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introductions, discussions et conclusions des Journées d'étude &amp;quot;Mutations du mythe de l'ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fold (EnsAD/ESPCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Fratzl (MPI of Colloids and Interfaces, Potsdam) Michael Friedman (Humboldt University, Berlin) Benoît Roman (ESPCI, Paris) Dominique Peysson (EnsAD, Paris), Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Projet PEPS de la Mission pour l'interdisciplinarité, l'INSHS du CNRS et le Réseau national des Maisons des Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01445907v1</w:t>
+                <w:t xml:space="preserve">halshs-02924000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historiographie par la génétique: l'ancestralité ancrée dans la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Temps, espace, sociétés. Pratiques rituelles, mise en mémoire et processus identitaires (TES) Département d'anthropologie sociale de l'Université de Bordeaux et UMR ADESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3656,51 +3656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two novel pre-mRNA 3'-end processing machinery associated proteins are required for yeast snoRNA maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Le Thuy Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme and variations, musical transposition of prion protein sequences into music and retrotransposition of musical motifs into protein sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Libes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,78 +3940,78 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie des mondes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">202 p., 2020, Presses de l'Université de Pau et des Pays de l'Adour, Spatialités 6, ISBN 2-35311-115-7</w:t>
+              <w:t xml:space="preserve">pp.202, 2020, Presses de l'Université de Pau et des Pays de l'Adour, Spatialités 6, ISBN 2-35311-115-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -4047,51 +4047,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du végétal dans une pensée du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,51 +4155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins as monads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4250,51 +4250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expositions d’anthropologie au musée du quai Branly de Paris et leur réception. Analyse fondée sur l’étude des livres d’or de l’exposition “ La Fabrique des images ” (P. Descola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Anik Meunier, Jean-Marie Lafortune et Jason Luckerhoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission culturelle dans les musées de société : contextes, approches et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française. Collection Musées-Mondes, pp.103-122, 2022, 978-2-111-57503-5</w:t>
@@ -4317,195 +4317,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désir d'être et parole poétique (Préface)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Parler et penser sont une seule et même chose, et pour penser, il faut cesser de vivre un moment...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Marie-Clotilde Roose, Désir d’être et parole poétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan - Collection Ouverture Philosophique/Esthétique, 2020, ISBN 978-2-343-19557-5</w:t>
+              <w:t xml:space="preserve">in Sonia Dheur et Jean-Baptiste Maudet (dir.), Poésie des mondes scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-191, 2020, Presses de l'Université de Pau et des Pays de l'Adour, Spatialités 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02433803v1</w:t>
+                <w:t xml:space="preserve">halshs-02968430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler et penser sont une seule et même chose, et pour penser, il faut cesser de vivre un moment...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Désir d'être et parole poétique (Préface)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Sonia Dheur et Jean-Baptiste Maudet (dir.), Poésie des mondes scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.175-191, 2020, Presses de l'Université de Pau et des Pays de l'Adour, Spatialités 6</w:t>
+              <w:t xml:space="preserve">in Marie-Clotilde Roose, Désir d’être et parole poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan - Collection Ouverture Philosophique/Esthétique, 2020, ISBN 978-2-343-19557-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02968430v1</w:t>
+                <w:t xml:space="preserve">halshs-02433803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentations poétiques du monde. Explorer le poétique en science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Sonia Dheur et Jean-Baptiste Maudet (dir.), Poésie des mondes scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-31, 2020, Presses de l'Université de Pau et des Pays de l'Adour, Spatialités 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4530,51 +4530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethyleneimine-mediated transfection to improve antisense activity of 3′-capped phosphodiester oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tula Saison-Behmoaras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Furneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dheur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger-Farbos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Stelkens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ibarlosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamoon Deb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02074-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.271.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs09.0233" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.262.0223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283892v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-388a-dd19" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660644v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.008.0070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445806v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Saupe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vazquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Javerzat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01290-10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drogat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01317-09" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vaur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drogat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katrin Schmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601955" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031973v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Nykamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viphakone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice S. Swanson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Minvielle-S&#233;bastia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504720200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thuy Anh Vo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Voisinet&#8208;hakil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Minet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Schmitter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Hector" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Nykamp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Anderson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla J. Non" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.7.1800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur van Aerschot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bettinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.1.1999.9.515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nielsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gryaznov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.3277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TNCDKJ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Le Thuy Anh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voisinet Florence" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Mich&#232;le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroute Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Libes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110562064-016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tula Saison-Behmoaras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(00)13005-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ibarlosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dheur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamoon Deb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger-Farbos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02074-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Furneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Stelkens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.271.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs09.0233" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.262.0223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283892v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-388a-dd19" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660644v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.008.0070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445806v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Saupe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vazquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Javerzat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01290-10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drogat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01317-09" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vaur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drogat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katrin Schmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601955" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031973v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Nykamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viphakone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice S. Swanson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Minvielle-S&#233;bastia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504720200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thuy Anh Vo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Voisinet&#8208;hakil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Minet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Schmitter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Hector" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Nykamp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Anderson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla J. Non" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.7.1800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur van Aerschot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bettinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.1.1999.9.515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nielsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gryaznov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.3277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TNCDKJ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Le Thuy Anh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voisinet Florence" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Mich&#232;le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroute Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Libes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-humain-et-le-vegetal-processus-et-formes-de-vie-partages.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110562064-016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968430v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tula Saison-Behmoaras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(00)13005-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>