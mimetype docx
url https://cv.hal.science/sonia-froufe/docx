--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -118,345 +118,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une caractérisation de la contribution des logisticiens à la mise en cohérence opérationnelle des systèmes d’information et de la logistique : le cas de l’aéronautique</w:t>
+                <w:t xml:space="preserve">SCRM, de la pertinence de considérer les risques de &amp;lt;i&amp;gt;misfits&amp;lt;/i&amp;gt; liés aux systèmes d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Froufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Gningue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2017.1358594⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (277), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597979v1</w:t>
+                <w:t xml:space="preserve">hal-02065912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCRM, de la pertinence de considérer les risques de &amp;lt;i&amp;gt;misfits&amp;lt;/i&amp;gt; liés aux systèmes d’information</w:t>
+                <w:t xml:space="preserve">Une caractérisation de la contribution des logisticiens à la mise en cohérence opérationnelle des systèmes d’information et de la logistique : le cas de l’aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Froufe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mame Gningue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2017.1358594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065912v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre les systèmes d’information et la gestion des risques logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Froufe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Sozialmanagement/ Revue Européenne des Sciences Sociales et du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise Modeling and Transportation Risk Management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Froufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Gningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Frédouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Logistics and Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -466,111 +475,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Dynamics as applied to raw material supply process modeling – The case of a small company from the building industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Froufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Frédouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> La logistique : ses métiers, ses enjeux, son avenir, Regards sur la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -580,137 +589,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-user profile and sensitiveness to supply chains: implications for consumer goods in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Froufe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'AIRL-SCM (Association Internationale de la Recherche en Logistique et Supply Chain Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -720,114 +729,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la gestion des risques logistiques à l’évolution des systèmes d’information intégrés de type ERP (Enterprise Resource Planning) en phase de post-implémentation : une approche longitudinale appliquée au secteur aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Froufe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université du Havre, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015LEHA0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01298027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -974,51 +983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Froufe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1358594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Gningue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Fr&#233;dou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kauffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEHA0018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Froufe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Gningue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1358594" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597952v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Fr&#233;dou&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kauffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01298027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEHA0018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>