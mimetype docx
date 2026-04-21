--- v0 (2026-03-21)
+++ v1 (2026-04-21)
@@ -1,153 +1,449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sonia Goldblum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeure des universités en histoire des idées allemandes à l'ENS de Lyon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adresse professionnelle : 	École normale supérieure de Lyon15 parvis René Descartes, 69342 Lyoncourriel : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sonia.goldblum@ens-lyon.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rattachement scientifique :</w:t>
+        <w:t xml:space="preserve">**Rattachement scientifique **:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IHRIM (Institut d’Histoire des Représentations et des Idées dans les Modernités) UMR 5317</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre associée du laboratoire Mondes germaniques et nord-eurépeens (UR 1341) – Université de Strasbourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POSTES OCCUPES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">POSTES OCCUPESDepuis 2023 Professeure des universités en histoire des idées allemande, ENS de Lyon2013-2023	Maîtresse de conférences en histoire des idées allemande, Université de Haute-Alsace.2012-2013	ATER en études germaniques, Université de Strasbourg.2011-2012	ATER en études germaniques, Université Vincennes-Saint-Denis.2007-2010	Allocataire-monitrice en études germaniques, Université de Strasbourg.2002-2004	Lectrice de français, Université Albert-Ludwig de Freiburg im Breisgau (Alle-magne).FORMATION ET DIPLOMES2023	Habilitation à diriger les recherches à l’Université Paris-Cité. Soutenue le 10 mars 2023Titre du dossier : Figures de l’identité et du dialogue chez les Juifs d’Allemagne au XXème siècle.Titre du document inédit : De la quête identitaire à l’historiographie : discours et controverses autour de la ‘symbiose judéo-allemande’ après 1945.Composition du jury :Monsieur le Professeur Patrick FARGES (Université Paris Cité) – GarantMadame la Professeure Sophie CŒURE (Université Paris Cité) – Présidente du juryMadame la Professeure Martine BENOIT (Université de Lille) – RapporteureMonsieur le Professeur Daniel MEYER (Université Paris-Est Créteil) – Rappor-teurMonsieur le Professeur Dominique BOUREL (Centre Roland Mousnier – Sor-bonne Université)Monsieur le Professeur Joachim SCHLÖR (University of Southampton)Madame la Professeure Céline TRAUTMANN-WALLER (Université Sorbonne nouvelle – Paris 3)2011	Thèse de doctorat en études germaniques sous la direction de Madame Christine Maillard et de Monsieur Gérard Bensussan (Université de Strasbourg). Soutenue à Strasbourg le 26 septembre 2011.Titre de la thèse : Dialogue amoureux et dialogue religieux : pensée et pratique du lien dans les lettres de Franz Rosenzweig à Margrit et Eugen Rosenstock (1917-1929).Composition du jury :Mme Anne LAGNY, Professeur à l’École Normale Supérieure de Lyon (président du jury, rapporteur)Mme Christine MAILLARD, Professeur à l’Université de Strasbourg (Directeur de thèse)M. Marc CREPON, Directeur de recherche au CNRS/ archives Husserl (rappor-teur)M. Gérard BENSUSSAN, Professeur à l’Université de Strasbourg (Co-directeur de thèse)Mention : « exceptionnel » dans les quatre catégories d’évaluation (niveau scientifique, qualité du document écrit, qualité de la présentation orale, maîtrise dans la discussion).2010-2011	Première année de licence LLCER d’hébreu à l’Inalco.2006	Master de recherche en études germaniques (ENS des Lettres et Sciences Humaines, Lyon) sous la direction de Madame Christine MAILLARD (Universi-té Marc Bloch, Strasbourg II). Mention très bien.Titre du mémoire : Les lettres de Franz Rosenzweig à Margrit Rosenstock (1917-1929). Fragments d’un dialogue judéo-chrétien. M.A. (Master 2), Études germaniques, ENS Lyon.2006 	Hebraicum de l’Albert-Ludwigs-Universität Freiburg. Faculté de théologie ca-tholique.2005		Agrégation d’allemand.2004	Maîtrise d’allemand sous la direction de Madame Christine MAILLARD (Uni-versité Marc Bloch, Strasbourg II). Mention très bien.Titre du mémoire : Das Schweigen im Briefwechsel zwischen Martin Heidegger und Hannah Arendt (1925-1975).Maîtrise, Études germaniques, Université de Stras-bourg.2002	Licence d’allemand (Université Lyon II).Licence de philosophie (Université Lyon III).2001-2007	Scolarité à l’École Normale Supérieure des Lettres et Sciences Humaines (Lyon).1998-2001	Hypokhâgne et khâgnes au lycée Honoré de Balzac (Paris), puis Edouard Herriot (Lyon).Juillet 1998	Baccalauréat littéraire.PRIX ET DISTINCTIONS01-07/2019	Junior Fellowship, Freiburg Institute for Advanced Studies (FRIAS, Université de Freiburg).01-07/2019	CRCT accordé par la section 12 du Conseil national des Universités.2012		Prix de thèse de l’Université de Strasbourg.SOCIETES SAVANTESAlumni du FRIAS (Albert-Ludwigs-Universität Freiburg).Membre de l’Association des germanistes de l’enseignement supérieur (secrétaire générale de 2015 à 2018).Membre de la Lessing Society.Membre de la IRG : Internationale Rosenzweig-Gesellschaft.Membre du Ciera (centre interdisciplinaire d’études et de recherches sur l’Allemagne).Membre de Giraf-IFFD (Groupe interdisciplinaire de recherche Allemagne-France).</w:t>
+        <w:t xml:space="preserve">Depuis 2023 Professeure des universités en histoire des idées allemande, ENS de Lyon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2013-2023	Maîtresse de conférences en histoire des idées allemande, Université de Haute-Alsace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2012-2013	ATER en études germaniques, Université de Strasbourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2011-2012	ATER en études germaniques, Université Vincennes-Saint-Denis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2007-2010	Allocataire-monitrice en études germaniques, Université de Strasbourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2002-2004	Lectrice de français, Université Albert-Ludwig de Freiburg im Breisgau (Allemagne).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMATION ET DIPLOMES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2023	Habilitation à diriger les recherches à l’Université Paris-Cité. Soutenue le 10 mars 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titre du dossier : Figures de l’identité et du dialogue chez les Juifs d’Allemagne au XXème siècle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titre du document inédit : De la quête identitaire à l’historiographie : discours et controverses autour de la ‘symbiose judéo-allemande’ après 1945.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2011	Thèse de doctorat en études germaniques sous la direction de Madame Christine Maillard et de Monsieur Gérard Bensussan (Université de Strasbourg). Soutenue à Strasbourg le 26 septembre 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titre de la thèse : Dialogue amoureux et dialogue religieux : pensée et pratique du lien dans les lettres de Franz Rosenzweig à Margrit et Eugen Rosenstock (1917-1929).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2006	Master de recherche en études germaniques (ENS des Lettres et Sciences Humaines, Lyon) sous la direction de Madame Christine MAILLARD (Universi-té Marc Bloch, Strasbourg II). Mention très bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titre du mémoire : Les lettres de Franz Rosenzweig à Margrit Rosenstock (1917-1929). Fragments d’un dialogue judéo-chrétien. M.A. (Master 2), Études germaniques, ENS Lyon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2005		Agrégation d’allemand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2004	Maîtrise d’allemand sous la direction de Madame Christine MAILLARD (Uni-versité Marc Bloch, Strasbourg II). Mention très bien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titre du mémoire : Das Schweigen im Briefwechsel zwischen Martin Heidegger und Hannah Arendt (1925-1975).Maîtrise, Études germaniques, Université de Stras-bourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2002	Licence d’allemand (Université Lyon II).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">      Licence de philosophie (Université Lyon III).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2001-2007	Scolarité à l’École Normale Supérieure des Lettres et Sciences Humaines (Lyon).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIX ET DISTINCTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01-07/2019	Junior Fellowship, Freiburg Institute for Advanced Studies (FRIAS, Université de Freiburg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01-07/2019	CRCT accordé par la section 12 du Conseil national des Universités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2012		Prix de thèse de l’Université de Strasbourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -177,1931 +473,1931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Schicksalsgemeinschaft » : figures destinales dans les discours sur l’identité judéo-allemande après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/151yx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : au-delà de Derrick, actualité de la série allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57 (1), pp.3-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1465x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulturjudentum in der Geschichte der Juden in Deutschland: von der Bildung zur Erinnerungskultur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Verständigung ? Penser la réconciliation israélo-arabe à partir d’une position yekke (juive allemande) en Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (2), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/sck-2024-0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04777576v1</w:t>
+                <w:t xml:space="preserve">hal-04875997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjoncture de Mein Kampf un siècle plus tard, Historiciser le mal et Avant Mein Kampf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kulturjudentum in der Geschichte der Juden in Deutschland: von der Bildung zur Erinnerungskultur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13153⟩</w:t>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2024-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04876016v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verständigung ? Penser la réconciliation israélo-arabe à partir d’une position yekke (juive allemande) en Israël</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conjoncture de Mein Kampf un siècle plus tard, Historiciser le mal et Avant Mein Kampf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (2), pp.433-446. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, « Faire la paix » : approches pluridisciplinaires sur les processus de pacification et de réconciliation, 56 (2), pp.473-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04875997v1</w:t>
+                <w:t xml:space="preserve">hal-04876016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buber, Franz Rosenzweig et le complexe judéo-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (309), pp.51 - 64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.309.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Goldblum</w:t>
+                <w:t xml:space="preserve">L’histoire des idées dans la revue Recherches germaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, HS 16, pp.7-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rg.5589⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.195-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.6903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241921v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainsi parlait Zarathoustra au programme de l’agrégation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, HS 16, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.5589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241904v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des idées dans la revue Recherches germaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
+                <w:t xml:space="preserve">Ainsi parlait Zarathoustra au programme de l’agrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Germaniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057139v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zusammenleben. Deutschtum und Judentum aus jüdischer Sicht (1912/1915)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, pp.39-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.6938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracés à l’épreuve de la parité. Entretien croisé avec Sonia Goldblum, Yaël Kreplak, Cécile Lavergne et Lucy Tangy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Liebes- und Freundschaftsbriefe. Franz Rosenzweig an die Rosenstocks »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.124-131-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480590v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Liebes- und Freundschaftsbriefe. Franz Rosenzweig an die Rosenstocks »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracés à l’épreuve de la parité. Entretien croisé avec Sonia Goldblum, Yaël Kreplak, Cécile Lavergne et Lucy Tangy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Goldblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.181-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.9274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006905v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liebes- und Freundschaftsbriefe. Franz Rosenzweig an die Rosenstocks »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.124-131-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celan et Heidegger, une fois de plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Trawny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1049, pp.92-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les correspondances à l’épreuve du temps. Walter Benjamin collectionneur de lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L’art épistolaire entre civilité et civisme de Jean-Paul à Günter Grass II, 4 (71), pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der andere Weg zur Wahrheit: Jesusdeutungen bei Franz Rosenzweig und im Umfeld des Frankfurter Jüdischen Lehrhauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaRDeS. Zeitschrift Der Vereinigung Für Jüdische Studien </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La question animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, HS 15, pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‹Blutloses Gespenst des Menschen›. Franz Rosenzweigs Kritik an Lessings ‹Nathan der Weise›</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jüngere Lessingforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.83-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwischen Dezentrierung und Rezentrierung. Franz Rosenzweig als Philosoph des Singulären</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanistik in der Schweiz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlin et Francfort dans le sillage de la science du judaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.65-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlin et Francfort dans le sillage de la science du judaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.65-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaspora(s) : liens, historicité, échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.7-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.5542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die ‹Gritli›-Briefe: Forschungs- und Editionsperspektiven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franz Rosenzweig-Jahrbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.179-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‹Beruf: Briefschreiber›. Franz Rosenzweig im Spiegel seiner Briefe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch zur Literatur und Kultur der Weimarer Zeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12, pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2111,836 +2407,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de Nathan der Weise dans le contexte judéo-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessing Nathan der Weise - ein dramatisches Gedicht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie le Moël; Gilles Darras, Jan 2024, Paris Maison Heinrich Heine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judaïsme culturel et Kulturjudentum : contribution à la réfl exion sur les transferts culturels franco-allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Schicksalsgemeinschaft » : figures destinales dans les discours sur l’identité judéo-allemande après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux philosophiques et théologiques de la figure de pensée « fractures destinales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniel Kazmaier; Françoise Lartillot, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verständigung? Die Möglichkeit eines israelisch-arabischen Dialogs aus einer jeckischen (deutsch-jüdischen) Position in Israel denken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Exil und Frieden. Exil-, Migrations- und Fluchtforschung im Dialog“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gesellschaft für Exilforschung, Sep 2023, Osnabrück, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schluss mit Derrick! L'Allemagne au prisme des séries télévisées / Deutschland im Spiegl der TV-Serie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schluss mit Derrick! L'Allemagne au prisme des séries télévisées / Deutschland im Spiegl der TV-Serie. 30 septembre-1er octobre 2021 Maison Interuniversitaire des Sciences de l'Homme Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiserbilder. Blicke aus der jüdischen Presse auf Wilhelm II (1888-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : « Herrschaftserzählungen. Wilhelm II. in der deutschen Kulturgeschichte », Graduiertenkolleg 1767, Faktuales und fiktionales Erzählen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Freiburg, Germany. pp.167-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les correspondances à l’épreuve du temps. Walter Benjamin, collectionneur de lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : « L'art de la civilité épistolaire de Gellert à Grass », 2015-03-11 au 2015-03-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.195-207, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Jerusalem nach Weimar. Rückblick auf die deutsch-jüdischen Beziehungen in der Zwischenkriegszeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: «Allemagne-Israël/Palestine de 1945 à nos jours », Centre d'études et de recherches sur l'espace germanophone (CEREG), (2012-11-15 au 2012-11-16: Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Jerusalem nach Weimar. Rückblick auf die deutsch-jüdischen Beziehungen in der Zwischenkriegszeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: «Allemagne-Israël/Palestine de 1945 à nos jours », Centre d'études et de recherches sur l'espace germanophone (CEREG), (2012-11-15 au 2012-11-16: Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwischen Dezentrierung und Rezentrierung. Rosenzweig als Philosoph des Singulären</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès de l’Association des germanistes de l’enseignement supérieur à Berne : « Zentralität und Partikularität/Centralité et particularité » (2012-06-14 au 2012-06-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Berne, Switzerland. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Judentum im Gespräch. Hannah Arendts und Gershom Scholems Briefe aus dem Exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Auf unsicherem Terrain. Briefeschreiben im Exil », 22. interdisziplinäre, internationale Tagung der AG "Frauen im Exil" (2012-10-26 au 2012-10-28: Kochel am See, Allemagne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Kochel am See, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2950,831 +3246,831 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de la “symbiose judéo-allemande” au XX siècle. Identités, mémoires et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier; Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Constitution de la modernité, Marina Mestre Zaragozá, 978-2-406-18591-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18593-2.p.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives de la Diaspora / Diaspora des Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Knörzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Trautmann-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Tsafon. Revue d'études juives du Nord, hors-série (11), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Hesse. Écrivain et peintre. L’art du paysage et des jardins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.244, 2021, Helvetica, 978-2-86820-761-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deutschsprachige Briefdiskurse zwischen den Weltkriegen. Texte - Kontexte – Netzwerke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Text+ Kritik. 2018, 978-3-86916-741-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire et introduire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série, pp.01-228, 2015, Tracés, 9782847886726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue, tradition, traduction. Un choix de lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Rosenzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. , 2015, Panim el panim, Danielle Cohen-Levinas, 9782705690731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue amoureux et dialogue religieux. Rosenzweig au prisme de sa correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herrmann. , pp.01-314, 2014, Le Bel Aujourd'hui, Daniel Cohen-Levinas, 9782705688004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalität und Formen des Irrationalen im deutschen Sprachraum vom Mittelalter bis in die Gegenwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalitaet und Formen des Irrationalen im deutschen Sprachraum Vom Mittelalter bis zur Gegenwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Publishing Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77, pp.01-243, 2013, Convergences, 978-3-0343-1328-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3784,1911 +4080,1911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selbstverständnis und Wissensvermittlung in jüdischen Kreisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Lickhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.B. Metzler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch Weimarer Republik. Literatur und Kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.431-438, 2024, 978-3-476-05950-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-476-05951-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarete Susman, Gershom Scholem und das Missverständnis um die „deutsch-jüdische Symbiose“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kudla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspar Battegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willi Goetschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohr Siebeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Margarete Susman. Beiträge zu Werk und Wirkung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-366, 2024, 978-3-16-163414-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, Mensch und Individuum. Franz Rosenzweig und die Kritik an Lessings Toleranzgedanken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berghahn Cord-Friedrich; Niefanger Dirk; Och Gunnar; Siwczy Birka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessing und das Judentum. Lektüren, Dialoge, Kontroversen im 20. und 21. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg Olms Verlag, 2021, 978-3-487-14890-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogische Werkstatt des neuen Denkens – Franz Rosenzweig in seinen Briefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefe als Laboratorium der Literatur im deutsch-jüdischen Kontext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, V et R unipress, pp.115-130, 2021, 978-3-8470-1296-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre traces et ratures. La place ambivalente de l’Allemagne dans les récits de vie de Gershom Scholem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentina Litvan; Claire Placial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces et ratures de la mémoire juive dans le récit contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Peter Lang, pp.61-76, 2021, Recherches en littérature et spiritualité, 978-2-8076-1489-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Kunst der indirekten Argumentation. Georg Simmels Denken in Analogien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Agard; Françoise Lartillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'individualisme moderne chez Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, De L'Allemand, 978-2-343-18457-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le vin de l’autre. Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Voegele, Sonia Goldblum, Michel Faure, Thomas Nicklas et Frédérique Toudoire-Surlapierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vin et altérité. Le vin à l’épreuve des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03154782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole et dialogue. Les destins croisés de Franz Rosenzweig et d’André Neher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Lemler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Neher. Figure des études juives françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.91-108, 2017, 978-2-7056-9446-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiserbilder: Blicke aus der jüdischen Presse auf Wilhelm II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Meid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Franzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Detering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ergon Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herrschaftserzählungen Wilhelm II. in der Kulturgeschichte (1888-1933)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-181, 2016, 3956502183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jüdisches Forschen oder jüdisches Lernen. Zwei jüdische Wissenseinrichtungen in Berlin in den 1920er Jahren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Knörzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neofelis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berlin und die Juden. Geschichte einer Wahlverwandtschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-108, 2015, 978-3-95808-009-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Jerusalem nach Weimar. Rückblick auf die deutsch-jüdischen Beziehungen in der Zwischenkriegszeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Königshausen &amp; Neumann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutschland und Israel/ Palästina von 1945 bis heute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-52, 2014, 978-3-8260-5368-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das Judentm im Dialog. Hannah Arendts und Gershom Scholems Briefwechsel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vom Schweigen zur Stille. Martin Heideggers Dialog mit Hannah Arendt jenseits des beredten Schweigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Markevitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aisthesis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auf unsicherem Terrain: Briefeschreiben im Exil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, edition text + kritik, pp.137-151, 2013, Frauen und Exil, 978-3-86916-272-0</w:t>
+              <w:t xml:space="preserve">Jenseits des beredten Schweigens. Neue Perspektiven auf den sprachlosen Augenblick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-202, 2013, 978-3-89528-899-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215904v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vom Schweigen zur Stille. Martin Heideggers Dialog mit Hannah Arendt jenseits des beredten Schweigens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Das Judentm im Dialog. Hannah Arendts und Gershom Scholems Briefwechsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jenseits des beredten Schweigens. Neue Perspektiven auf den sprachlosen Augenblick</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-202, 2013, 978-3-89528-899-9</w:t>
+              <w:t xml:space="preserve">Auf unsicherem Terrain: Briefeschreiben im Exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, edition text + kritik, pp.137-151, 2013, Frauen und Exil, 978-3-86916-272-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241936v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramatisches Experiment und persönliches Pharmazeutikum. Goethes Übersetzung von Voltaires Tancrède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annäherung - Anverwandlung - Aneignung. Goethes Übersetzungen in poetologischer und interkultureller Perspektive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.103-124, 2013, 978-3-8260-5263-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échec du dialogue ? Figures de l'altérité dans les lettres de Franz Rosenzweig à Margrit et Eugen Rosenstock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oswald Spengler et le refus de la Révélation. Franz Rosenzweig lecteur du Déclin de l’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages de Franz Rosenzweig. “Nous et les Autres”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, OpenEdition, pp.169-187, 2011, Cahiers philosophiques, 978-2-35410-036-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cps.2669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397772v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisis der Assimilation: ‹Deutschtum und Judentum› bei Franz Rosenzweig und Gershom Scholem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'échec du dialogue ? Figures de l'altérité dans les lettres de Franz Rosenzweig à Margrit et Eugen Rosenstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dieterle</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Universitätsverlag Winter. </w:t>
+                <w:t xml:space="preserve">Myriam Bienenstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'éclat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-193, 2011, 978-3-8253-5872-3</w:t>
+              <w:t xml:space="preserve">Héritages de Franz Rosenzweig. “Nous et les Autres”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-237, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241939v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oswald Spengler et le refus de la Révélation. Franz Rosenzweig lecteur du Déclin de l’Occident</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Krisis der Assimilation: ‹Deutschtum und Judentum› bei Franz Rosenzweig und Gershom Scholem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieterle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universitätsverlag Winter. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-193, 2011, 978-3-8253-5872-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002899v1</w:t>
+                <w:t xml:space="preserve">hal-04241939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisis der Assimilation: ‹Deutschtum und Judentum› bei Franz Rosenzweig und Gershom Scholem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitätsverlag Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-193, 2011, Beihefte zum Euphorion, 978-3-8253-5872-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception du présent dans les Fragments sur les âges du monde de Schelling et dans l’Étoile de la Rédemption de Franz Rosenzweig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lit-Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endlichkeit in Schellings Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-296, 2011, 978-3-8258-1878-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wie man Amerikaner macht&amp;quot;. Georges Perec Geschichten von Ellis Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Becker; Robert Krause. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil ohne Rückkehr. Literatur als Medium der Akkulturation nach 1933</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition text+kritik, 2010, 9783869160481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wie man Amerikaner macht›. Georges Perecs Geschichten von Ellis Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Text + Kritik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil ohne Rückkehr. Literatur als Medium der Akkulturation nach 1933</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.313-332, 2010, 978-3869160481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5698,91 +5994,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswald Spengler et le refus de la Révélation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,100 +6088,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue amoureux et dialogue religieux. Pensée et pratique du lien dans la correspondance de Franz Rosenzweig avec Margrit et Eugen Rosenstock (1917-1929)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université de Strasbourg, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02476286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5895,91 +6191,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’identité et du dialogue chez les Juifs d’Allemagne au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Cité, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04055516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5989,167 +6285,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours d'agrégation : Friedrich Nietzsche, Also sprach Zarathustra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée de Georg Simmel : Individualismus der modernen Zeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6217,51 +6513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="687EA696"/>
+    <w:nsid w:val="251144CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,52 +6660,505 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="CA93FC14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="82B89C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="38C96471"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6448,51 +7197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.goldblum@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436670v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151yx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05414086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;hague" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1465x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2024-0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.309.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.5589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.6903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goldblum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kreplak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trawny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.728" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krause" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/discours-de-la-symbiose-judeo-allemande-au-xxe-siecle-identites-memoires-et-histoire.html#tabmat_link" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18593-2.p.0317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Becker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Albert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-traces-2015-2.htm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rosenzweig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Antunes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/detail/buch/77404/5/431328/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Lickhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05951-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kudla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Sauter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Battegay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Goetschel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_individualisme_moderne_chez_georg_simmel_olivier_agard_francoise_lartillot-9782343184579-64050.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Franzen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Detering" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241932v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Markevitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219157v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397772v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bienenstock" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieterle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2669" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de/de/detail/978-3-8253-5872-3/Meyer_Dieterle_Hg_Der_Umbruchsdiskurs/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02476286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04055516v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251434v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.goldblum@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436670v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151yx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05414086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;hague" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1465x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2024-0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.309.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.6903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.5589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goldblum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trawny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.522" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5542" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krause" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/discours-de-la-symbiose-judeo-allemande-au-xxe-siecle-identites-memoires-et-histoire.html#tabmat_link" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18593-2.p.0317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-traces-2015-2.htm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rosenzweig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Antunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/detail/buch/77404/5/431328/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Lickhardt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05951-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kudla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Sauter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Battegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Goetschel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533699v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_individualisme_moderne_chez_georg_simmel_olivier_agard_francoise_lartillot-9782343184579-64050.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Franzen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Detering" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Markevitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2669" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397772v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bienenstock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieterle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de/de/detail/978-3-8253-5872-3/Meyer_Dieterle_Hg_Der_Umbruchsdiskurs/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02476286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04055516v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>