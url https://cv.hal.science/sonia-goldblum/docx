--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -650,278 +650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verständigung ? Penser la réconciliation israélo-arabe à partir d’une position yekke (juive allemande) en Israël</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kulturjudentum in der Geschichte der Juden in Deutschland: von der Bildung zur Erinnerungskultur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13150⟩</w:t>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2024-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875997v1</w:t>
+                <w:t xml:space="preserve">hal-04777576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulturjudentum in der Geschichte der Juden in Deutschland: von der Bildung zur Erinnerungskultur</w:t>
+                <w:t xml:space="preserve">Conjoncture de Mein Kampf un siècle plus tard, Historiciser le mal et Avant Mein Kampf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sck-2024-0004⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, « Faire la paix » : approches pluridisciplinaires sur les processus de pacification et de réconciliation, 56 (2), pp.473-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04777576v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjoncture de Mein Kampf un siècle plus tard, Historiciser le mal et Avant Mein Kampf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verständigung ? Penser la réconciliation israélo-arabe à partir d’une position yekke (juive allemande) en Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, « Faire la paix » : approches pluridisciplinaires sur les processus de pacification et de réconciliation, 56 (2), pp.473-481. </w:t>
+              <w:t xml:space="preserve">, 2024, 56 (2), pp.433-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04876016v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buber, Franz Rosenzweig et le complexe judéo-allemand</w:t>
               </w:r>
@@ -979,265 +979,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des idées dans la revue Recherches germaniques</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
+                <w:t xml:space="preserve">Christine Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.195-198. </w:t>
+              <w:t xml:space="preserve">, 2021, HS 16, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rg.6903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rg.5589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057139v1</w:t>
+                <w:t xml:space="preserve">hal-04241921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ainsi parlait Zarathoustra au programme de l’agrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Germaniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241921v1</w:t>
+                <w:t xml:space="preserve">hal-04241904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainsi parlait Zarathoustra au programme de l’agrégation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Goldblum</w:t>
+                <w:t xml:space="preserve">L’histoire des idées dans la revue Recherches germaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.195-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.6903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241904v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zusammenleben. Deutschtum und Judentum aus jüdischer Sicht (1912/1915)</w:t>
               </w:r>
@@ -1301,51 +1301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liebes- und Freundschaftsbriefe. Franz Rosenzweig an die Rosenstocks »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.124-131-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1504,51 +1504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liebes- und Freundschaftsbriefe. Franz Rosenzweig an die Rosenstocks »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.124-131-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berlin et Francfort dans le sillage de la science du judaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.65-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2641,51 +2641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verständigung? Die Möglichkeit eines israelisch-arabischen Dialogs aus einer jeckischen (deutsch-jüdischen) Position in Israel denken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Exil und Frieden. Exil-, Migrations- und Fluchtforschung im Dialog“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gesellschaft für Exilforschung, Sep 2023, Osnabrück, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,51 +3146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Judentum im Gespräch. Hannah Arendts und Gershom Scholems Briefe aus dem Exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3340,51 +3340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives de la Diaspora / Diaspora des Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Hesse. Écrivain et peintre. L’art du paysage et des jardins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.244, 2021, Helvetica, 978-2-86820-761-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire et introduire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,51 +3965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalitaet und Formen des Irrationalen im deutschen Sprachraum Vom Mittelalter bis zur Gegenwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4327,51 +4327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, Mensch und Individuum. Franz Rosenzweig und die Kritik an Lessings Toleranzgedanken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berghahn Cord-Friedrich; Niefanger Dirk; Och Gunnar; Siwczy Birka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessing und das Judentum. Lektüren, Dialoge, Kontroversen im 20. und 21. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg Olms Verlag, 2021, 978-3-487-14890-8</w:t>
@@ -4400,51 +4400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogische Werkstatt des neuen Denkens – Franz Rosenzweig in seinen Briefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefe als Laboratorium der Literatur im deutsch-jüdischen Kontext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, V et R unipress, pp.115-130, 2021, 978-3-8470-1296-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4469,51 +4469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre traces et ratures. La place ambivalente de l’Allemagne dans les récits de vie de Gershom Scholem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentina Litvan; Claire Placial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces et ratures de la mémoire juive dans le récit contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Peter Lang, pp.61-76, 2021, Recherches en littérature et spiritualité, 978-2-8076-1489-5</w:t>
@@ -4727,51 +4727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole et dialogue. Les destins croisés de Franz Rosenzweig et d’André Neher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Lemler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Neher. Figure des études juives françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.91-108, 2017, 978-2-7056-9446-3</w:t>
@@ -5104,208 +5104,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vom Schweigen zur Stille. Martin Heideggers Dialog mit Hannah Arendt jenseits des beredten Schweigens</w:t>
+                <w:t xml:space="preserve">Das Judentm im Dialog. Hannah Arendts und Gershom Scholems Briefwechsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jenseits des beredten Schweigens. Neue Perspektiven auf den sprachlosen Augenblick</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-202, 2013, 978-3-89528-899-9</w:t>
+              <w:t xml:space="preserve">Auf unsicherem Terrain: Briefeschreiben im Exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, edition text + kritik, pp.137-151, 2013, Frauen und Exil, 978-3-86916-272-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241936v1</w:t>
+                <w:t xml:space="preserve">hal-04215904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das Judentm im Dialog. Hannah Arendts und Gershom Scholems Briefwechsel</w:t>
+                <w:t xml:space="preserve">Vom Schweigen zur Stille. Martin Heideggers Dialog mit Hannah Arendt jenseits des beredten Schweigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Krause</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Markevitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aisthesis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auf unsicherem Terrain: Briefeschreiben im Exil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, edition text + kritik, pp.137-151, 2013, Frauen und Exil, 978-3-86916-272-0</w:t>
+              <w:t xml:space="preserve">Jenseits des beredten Schweigens. Neue Perspektiven auf den sprachlosen Augenblick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-202, 2013, 978-3-89528-899-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215904v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramatisches Experiment und persönliches Pharmazeutikum. Goethes Übersetzung von Voltaires Tancrède</w:t>
               </w:r>
@@ -5367,320 +5367,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oswald Spengler et le refus de la Révélation. Franz Rosenzweig lecteur du Déclin de l’Occident</w:t>
+                <w:t xml:space="preserve">L'échec du dialogue ? Figures de l'altérité dans les lettres de Franz Rosenzweig à Margrit et Eugen Rosenstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bienenstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'éclat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Héritages de Franz Rosenzweig. “Nous et les Autres”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-237, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002899v1</w:t>
+                <w:t xml:space="preserve">hal-00397772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échec du dialogue ? Figures de l'altérité dans les lettres de Franz Rosenzweig à Margrit et Eugen Rosenstock</w:t>
+                <w:t xml:space="preserve">Krisis der Assimilation: ‹Deutschtum und Judentum› bei Franz Rosenzweig und Gershom Scholem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bienenstock</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Éditions de l'éclat. </w:t>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieterle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universitätsverlag Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages de Franz Rosenzweig. “Nous et les Autres”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.223-237, 2011</w:t>
+              <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-193, 2011, 978-3-8253-5872-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397772v2</w:t>
+                <w:t xml:space="preserve">hal-04241939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisis der Assimilation: ‹Deutschtum und Judentum› bei Franz Rosenzweig und Gershom Scholem</w:t>
+                <w:t xml:space="preserve">Oswald Spengler et le refus de la Révélation. Franz Rosenzweig lecteur du Déclin de l’Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, OpenEdition, pp.169-187, 2011, Cahiers philosophiques, 978-2-35410-036-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cps.2669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241939v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisis der Assimilation: ‹Deutschtum und Judentum› bei Franz Rosenzweig und Gershom Scholem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5804,51 +5804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wie man Amerikaner macht&amp;quot;. Georges Perec Geschichten von Ellis Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabina Becker; Robert Krause. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil ohne Rückkehr. Literatur als Medium der Akkulturation nach 1933</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition text+kritik, 2010, 9783869160481</w:t>
@@ -6513,51 +6513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="251144CC"/>
+    <w:nsid w:val="0F9050CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6661,51 +6661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CA93FC14"/>
+    <w:nsid w:val="92CBDBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6809,51 +6809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="82B89C0E"/>
+    <w:nsid w:val="A4168761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6957,51 +6957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="38C96471"/>
+    <w:nsid w:val="167F828E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7197,51 +7197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.goldblum@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436670v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151yx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05414086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;hague" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1465x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2024-0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.309.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.6903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.5589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goldblum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trawny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.522" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5542" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krause" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/discours-de-la-symbiose-judeo-allemande-au-xxe-siecle-identites-memoires-et-histoire.html#tabmat_link" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18593-2.p.0317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-traces-2015-2.htm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rosenzweig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Antunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/detail/buch/77404/5/431328/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Lickhardt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05951-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kudla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Sauter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Battegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Goetschel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533699v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_individualisme_moderne_chez_georg_simmel_olivier_agard_francoise_lartillot-9782343184579-64050.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Franzen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Detering" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Markevitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2669" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397772v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bienenstock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieterle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de/de/detail/978-3-8253-5872-3/Meyer_Dieterle_Hg_Der_Umbruchsdiskurs/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02476286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04055516v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.goldblum@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436670v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151yx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05414086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;hague" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1465x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2024-0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13150" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.309.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.5589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.6903" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goldblum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Trawny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.522" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5542" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krause" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/discours-de-la-symbiose-judeo-allemande-au-xxe-siecle-identites-memoires-et-histoire.html#tabmat_link" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18593-2.p.0317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-traces-2015-2.htm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rosenzweig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Antunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/detail/buch/77404/5/431328/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Lickhardt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05951-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kudla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Sauter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Battegay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Goetschel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533699v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_individualisme_moderne_chez_georg_simmel_olivier_agard_francoise_lartillot-9782343184579-64050.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Franzen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Detering" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215904v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Markevitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397772v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bienenstock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieterle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2669" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de/de/detail/978-3-8253-5872-3/Meyer_Dieterle_Hg_Der_Umbruchsdiskurs/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02476286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04055516v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>